--- v0 (2025-11-11)
+++ v1 (2026-04-22)
@@ -54,420 +54,420 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Irmão Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/582/50_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/582/50_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Criação e Denominação da Creche de Serrambi de Professora Beatriz da Silva Santos no Município do Ipojuca e dá outras Providência</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Flávio do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/583/51_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/583/51_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da criação de sistemas de captação das águas das chuvas e de energia solar para fins de reutilização/reaproveitamento nos equipamentos públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Paulinho Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/584/52_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/584/52_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da TAXA DE ALVARÁ aos permissionários do transporte alternativo do município do Ipojuca-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Célia Agostinho Lins de Sales</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/585/53_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/585/53_2019.pdf</t>
   </si>
   <si>
     <t>Adota o Diário Oficial dos Municípios do Estado de Pernambuco, instituído e administrado pela Associação Municipalista de Pernambuco (AMUPE), como veículo oficial de publicação dos atos normativos e administrativos do Município do lpojuca.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/586/54_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/586/54_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação e o recebimento de patrocínio pelo Poder Público a eventos realizados no território do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/589/55_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/589/55_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe a autorização para abertura de crédito especial ao Orçamento Fiscal e de Seguridade Social do Município relativo ao exercício de 2019, para alterar o orçamento das secretarias de Educação, Saúde, e Infraestrutura e Obras.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/591/56_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/591/56_2019.pdf</t>
   </si>
   <si>
     <t>Denomina Praça do Jacaré" a Praça que encontra se atualmente em construção na comunidade do Merepe III, em Porto de Galinhas, no município do Ipojuca, e dá outras providências"</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Deoclécio Lira</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/593/57_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/593/57_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APREENSÃO, GUARDA E PENALIDADES IMPOSTAS NOS CASOS DE ANIMAIS DE GRANDE PORTE SOL TOS EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/594/58_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/594/58_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do lpojuca a celebrar cessão de uso ou cessão de di­reito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela a CENTRAL DE ABASTECI­MENTO E LOGÍSTICA DE IPOJUCA PE LTDA</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/596/59_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/596/59_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do lpojuca a celebrar cessão de uso ou cessão de di­reito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela à COMERCIAL DE ALIMEN­TOS FERREIRA L TDA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/598/60_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/598/60_2019.pdf</t>
   </si>
   <si>
     <t>autoriza o Município do Ipojuca a celebrar cessão de uso ou cessão de di­reito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela a ISAAC PEREIRA DA SILVA COMÉRCIO DE PRODUTOS SANEAN­TES DOM/SSANITÁRIOS ("PLUME­RIA 'J.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/599/61_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/599/61_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do lpojuca a celebrar cessão de uso ou cessão de di­reito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela a ALEXANDRE DA SILVA E CLEONICE DE SOUZA CONSTRUÇÃO LTDA ("ADMC CONSTRUÇÃO).</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/600/62_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/600/62_2019.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/602/63_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/602/63_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza Município do lpojuca celebrar cessão de uso ou cessão de di­reito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela à WEAR PARTS COMÉRCIO, IMPORTAÇÃO E EXPORTAÇÃO, SER­VIÇO DE PEÇAS PARA MINERAÇÃO E FERROVIA L TDA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/604/64_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/604/64_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do lpojuca a celebrar cessão de uso ou cessão de direito real de uso, com encargos, de imóvel integrante do Distrito Industrial e Logístico de Camela a EP REFORMA DE PNEU­MÁTICOS EIRELI ("E &amp; P RENOVADO­RA").</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/606/68_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/606/68_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa do poder Executivo Municipal - Institui o Programa de Recuperação Fiscal - REFIS 2019 - no Município de Ipojuca e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/607/69_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/607/69_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre de a placas ou afixação, cartazes no âmbito do município de Ipojuca, de placas, informativos do em residenciais, lojas com comerciais, o número prédios da públicos Delegacia e Especializada e condomínios no denúncias Atendimento de violências à Mulher contra e a da mulher. Brigada Militar para denúncias de violência contra a mulher.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/608/70_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/608/70_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Transporte Público, Circulação e Mobilidade no Município de lpojuca - SIMMOBI e, dá outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/609/71_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/609/71_2019.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural Imaterial do Município 'os Jangadeiros de Porto de Galinhas e Maracaípe' e dá outras providências</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/611/72_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/611/72_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Surf como o esporte oficial do Município de lpojuca e dá outras providências.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/612/73_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/612/73_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município do lpojuca doar, com encargo, área pública municipal lo­calizado em Nossa Senhora do ó para im­plantação de Conjunto Habitacional, destina­do aos servidores públicos municipais, esta­duais e/ou federais lotados no Município do lpojuca, Pernambuco.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/614/74_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/614/74_2019.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do município do Ipojuca a Festa da Imaculada Conceição de Camela.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/616/75_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/616/75_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa Finisa - Ilumina na modalidade apoio financeiro destinado a aplicação em despesa de capital e a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/617/76_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/617/76_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa Finisa - Financiamento à Infraestrutura e ao Saneamento na modalidade apoio financeiro destinado a aplicação em despesa de capital e a oferecer garantias, e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Albérico da Cobal, Deoclécio Lira, Flávio do Cartório, Gilmar, Irmão Genival, Irmão Ricardo, João de Beija, Leonides, Olavo Aguiar, Pastor Rildo, Paulinho Nascimento, Washington</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/577/001_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/577/001_2019.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do art. 88 da Lei Orgânica do Município do lpojuca.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/578/pr_04_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/578/pr_04_2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno do Poder Legislativo do Município do Ipojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/579/veto_48_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/579/veto_48_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal, Autoria do Vereador Deoclécio José de Lira Sobrinho - Dispõe sobre a isenção da taxa de Alvará para o modal de transporte público buggy turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/580/veto_49_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/580/veto_49_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal, Autoria do Vereador Deoclécio José de Lira Sobrinho - Dispõe sobre a isenção da taxa de Alvará para o modal de transporte público taxi, e dá outras providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/581/veto_52_2019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/581/veto_52_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal, Autoria do Vereador Paulo Nascimento - Dispõe sobre a isenção da taxa de Alvará aos permissionários do transporte alternativo do município de Ipojuca, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -774,68 +774,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/582/50_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/583/51_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/584/52_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/585/53_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/586/54_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/589/55_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/591/56_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/593/57_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/594/58_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/596/59_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/598/60_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/599/61_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/600/62_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/602/63_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/604/64_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/606/68_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/607/69_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/608/70_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/609/71_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/611/72_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/612/73_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/614/74_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/616/75_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/617/76_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/577/001_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/578/pr_04_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/579/veto_48_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/580/veto_49_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/581/veto_52_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/582/50_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/583/51_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/584/52_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/585/53_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/586/54_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/589/55_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/591/56_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/593/57_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/594/58_2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/596/59_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/598/60_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/599/61_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/600/62_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/602/63_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/604/64_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/606/68_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/607/69_2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/608/70_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/609/71_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/611/72_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/612/73_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/614/74_2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/616/75_2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/617/76_2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/577/001_2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/578/pr_04_2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/579/veto_48_2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/580/veto_49_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2019/581/veto_52_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>