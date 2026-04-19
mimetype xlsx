--- v0 (2025-11-10)
+++ v1 (2026-04-19)
@@ -54,3344 +54,3344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Danda Positivo, Deoclécio Lira, Gilmar, Paulinho Nascimento, Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/444/plo_001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/444/plo_001_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Mesa Diretora - Altera a Lei Municipal nº 1.850, de 21 de dezembro de 2016, que "Altera a estrutura organizacional da Câmara Municipal do lpojuca, e dá outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Célia Agostinho Lins de Sales</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/68/plo_002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/68/plo_002_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO – “AUTORIZA O PODER EXECUTIVO MUNICIPAL A DECLARAR UTILIDADE PÚBLICA, PARA FINS DE DESAPROPRIAÇÃO, ÁREA LOCALIZADA NO PONTAL DA CAMBOA, PARA IMPLANTAÇÃO, DE UNIDADE DE CONSERVAÇÃO, DA CATEGORIA DESENVOLVIMENTO SUSTENTÁVEL, COM FOCO NO ECOTURISMO E CRIAÇÃO DO MUSEU DE HISTÓRIA NATURAL DA CAMBOA</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/445/plo_003_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/445/plo_003_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Dispõe sobre o valor do salário mínimo dos servidores do Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/446/plo_004_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/446/plo_004_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Denomina "Gercina Cardoso de Oliveira (Dona Gercina)", o Centro de Saúde da Mulher do bairro centro, deste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/447/plo_005_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/447/plo_005_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/448/plo_006_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/448/plo_006_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Dispõe sobre medidas excepcionais de diferimento tributário para redução dos impactos sobre a atividade econômica hoteleira, bar e restaurante, no âmbito do Município do lpojuca, causadas pelas ações de contenção da pandemia decorrente do COVID-19.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/449/plo_007_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/449/plo_007_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação -CACS/FUNDEB, do Município do lpojuca/PE, nos termos do artigo 212-A da Constituição Federal e da Lei Federal n• 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/450/plo_008_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/450/plo_008_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Dispõe sobre a autorização para abertura de crédito suplementar ao Orçamento Fiscal do Município relativo ao exercício de 2021.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/451/plo_009_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/451/plo_009_2021.pdf</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/452/plo_010_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/452/plo_010_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Institui o NOVO BEM -Benefício Eventual Municipal Emergencial de Transferência de Renda para enfrentamento aos impactos de natureza sanitário, econômico e social, em decorrência da pandemia do novo Coronavírus, COVID-19.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/453/plo_011_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/453/plo_011_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Washington Antônio da Silva -Dispõe sobre a prestação de assistência psicológica para educadores e alunos das escolas de educação básica do município do lpojuca e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/454/plo_012_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/454/plo_012_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Institui o NOVO BEM - Beneficio Eventual Emergencial de Transferência de Renda para enfrentamento aos impactos de natureza sanitário, econômico e social, em decorrência da pandemia do novo Coronavírus, COVID-19.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/455/plo_013_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/455/plo_013_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Eduardo Cleiton de Santana -Dispõe sobre passar a ser obrigatório o transporte gratuito de alunos universitários e estudantes de cursos profissionalizantes da rede pública ou privada de ensino.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Irmão Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/456/plo_014_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/456/plo_014_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Ricardo José de Souza - Dispõe sobre a Criação e Denominação da praça de Caetés de Guarda Municipal Luiz Manuel da Silva no Município do lpojuca e dá outras providências</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/457/plo_015_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/457/plo_015_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Eduardo Cleiton de Santana - Inclui professores e funcionários dos estabelecimentos públicos e privados da educação básica no grupo prioritário do plano de operacionalização da vacinação contar a COVID-19 no município de lpojuca - Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/458/plo_016_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/458/plo_016_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Ricardo José de Souza - Institui o dia Municipal do ciclista, no âmbito do Município do lpojuca, a ser comemorado no dia 20 de agosto, e dá outras providências.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Flávio do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/459/plo_017_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/459/plo_017_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Flávio Henrique do Rêgo Souza - Institui a semana municipal de incentivo ao ciclismo no calendário oficial do município do lpojuca.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/460/plo_018_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/460/plo_018_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Flávio Henrique do Rêgo Souza - Assegura a prioridade de vacinação contra a COVID-19 (novo Coronavírus) aos motoristas do transporte público e do transporte mediado por aplicativo</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/461/plo_019_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/461/plo_019_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Flávio Henrique do Rêgo Souza - Disponibiliza estacionamento (Bicicletários) para bicicletas em praças, parques, órgão e vias públicas no município do lpojuca.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/1/plo_020_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/1/plo_020_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DE CORTE DE ÁGUA E ENERGIA NO MUNICÍPIO DO IPOJUCA, EM DECORRÊNCIA DA SITUAÇÃO DE CALAMIDADE PÚBLICA NACIONAL, EM DECORRÊNCIA DA PANDEMIA DO COVID-19</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/2/plo_021_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/2/plo_021_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BOLSA DE ESTUDOS PARA CURSOS UNIVERSITÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/462/plo_022_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/462/plo_022_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Dispõe sobre a criação do Conselho Municipal de Esportes da Cidade do lpojuca.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Paulo Alves</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/463/plo_023_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/463/plo_023_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Paulo Henrique Gonçalves Bezerra - Dispõe sobre a implantação do TÁXIGOV no município do lpojuca, e dá outras providências</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Adilma</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/464/plo_024_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/464/plo_024_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder legislativo Municipal - Autoria da Vereadora Adilma Barbosa Lacerda dos Santos - RECONHECE A CAVALGADA, A CAVALHADA, PASSEIOS EQUESTRES, ATIVIDADES DE CAVALARIA, E AS RESPECTIVAS EXPRESSÕES ARTÍSTICAS E ESPORTIVAS COMO MANIFESTAÇÕES CULTURAIS TRADICIONAIS NO MUNICÍPIO DE IPOJUCA/PE</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/465/plo_025_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/465/plo_025_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Paulo Henrique Gonçalves Bezerra - DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "BANCO VIRTUAL DE CARDEIRAS DE RODAS E AFINS" NO MUNICÍPIO DE IPOJUCA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/466/plo_026_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/466/plo_026_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Ricardo José de Souza - Denomina " Professor Merval Santos de Oliveira " a creche pró-infância situada no interior da Escola Eduardo Henrique Accioly Campos no Distrito de Nossa Senhora do ó e dá outras providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Paulinho Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/467/plo_027_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/467/plo_027_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria Do Vereador Paulo José do Nascimento -Denomina por Miguel Frederico Peixoto, a Praça 17, localizada em Porto de Galinhas, no Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/468/plo_028_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/468/plo_028_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereadora Adilma Barbosa Lacerda dos Santos -Inclui no calendário de comemorações oficiais do município do lpojuca -PE a semana quebrando o silêncio.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/469/plo_029_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/469/plo_029_2021.pdf</t>
   </si>
   <si>
     <t>Institui e define diretrizes para a Política Pública "Menstruação Sem Tabu" de Conscientização sobre a Menstruação e a Universalização do Acesso a Absorventes Higiênicos, e dá providências correlatas</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/470/plo_030_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/470/plo_030_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que que "Altera a Lei Municipal nº 1.677, de 08 de abril de 2013, que dispõe sobre a criação do Conselho Municipal da Mulher e  a Conferência Municipal dos Direitos da Mulher", constante na mensagem 11/2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/471/plo_031_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/471/plo_031_2021.pdf</t>
   </si>
   <si>
     <t>Institui no munic1p10 de lpojuca/PE o "Abril Azul" - como mês oficial de conscientização do autismo e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/472/plo_032_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/472/plo_032_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Estabelece as Diretrizes Orçamentárias do Município do lpojuca para o Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/473/plo_033_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/473/plo_033_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria da vereador Eduardo Cleiton de Santana - Dispõe sobre a obrigatoriedade de hotéis, bares, restaurantes, casas noturnas e estabelecimentos similares a adotarem medidas de auxilio a mulher que se sinta em situação de risco ou vulnerabilidade</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/474/plo_034_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/474/plo_034_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria da Mesa Diretora do Municipio do lpojuca - Autoriza a abertura do orçamento fiscal da Câmara Municipal do lpojuca, do ano de 2021, para adequações na Lei Orçamentárias, mediante anulações de dotações, e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/475/plo_035_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/475/plo_035_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Dispõe sobre isenção e remissão de IPTU e TLP em hipótese específica, altera a Lei nº 1.181/1998, e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/3/plo_036_2021_verificar_pdf__lei__errada.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/3/plo_036_2021_verificar_pdf__lei__errada.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO – ALTERA A LEI MUNICIPAL Nº 1.181, DE 30 DE DEZEMBRO DE 1988,QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/476/plo_037_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/476/plo_037_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Institui o Programa de Recuperação Fiscal - REFIS 2021 no Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/477/plo_038_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/477/plo_038_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Dispõe sobre a instituição de Incentivo Financeiro Variável por desempenho de metas do Programa Previne Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/4/plo_039_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/4/plo_039_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO QUE DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS PRIVADOS DO MUNICÍPIO DO IPOJUCA A INSERIREM O SÍMBOLO MUNDIAL DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) NAS PLACAS DE ATENDIMENTO PRIORITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/37/plo_040_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/37/plo_040_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO AUTORIA DA VEREADORA ADILMA LACERDA – INCLUI NO CALENDÁRIO OFICIAL DA CIDADE DO IPOJUCA, A SEMANA DA CONSCIENTIZAÇÃO, PREVENÇÃO E DO CONTROLE DA DIABETES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/38/plo_041_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/38/plo_041_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO AUTORIA DA VEREADORA ADILMA LACERDA – INSTITUI NO ÂMBITO DO MUNICÍPIO DO IPOJUCA, O PROGRAMA “CÓDIGO SINAL VERMELHO”, COMO MEDIDA DE COMBATE E PREVENÇÃO Á VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/478/plo_042_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/478/plo_042_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Paulo José do Nascimento -, Denomina por EPAMINONDAS CORREIA LIMA, a praça em frente ao banheiro público no centro do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Danda Positivo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/479/plo_043_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/479/plo_043_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria Do Vereador João Vasconcelos da Silva - Dispõe sobre a obrigatoriedade do Município do lpojuca oferecer educação escolar em Língua Brasileira de Sinais (LIBRAS), e adoção do sistema Braille de Leitura, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/480/plo_044_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/480/plo_044_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -­Autoria do Vereador Paulo José do Nascimento - Denomina por Estácio José da Silva, a nova Praça de Eventos no centro de lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/481/plo_045_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/481/plo_045_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Eduardo Cleiton de Santana - Dispõe sobre a obrigatoriedade do Poder Executivo a criação da Semana Bem Estar Animal, bem como a execução das ações que estão contempladas no mesmo.. estando estes presentes no calendário das comemorações anuais do município do lpojuca.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/482/plo_046_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/482/plo_046_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Autoriza o Poder Executivo, através da Secretária Municipal de Educação a criar e implantar o "PROGRAMA EDUCA IPOJUCA na Rede Municipal de Ensino", com o objetivo de aliviar os efeitos na Educação Pública Municipal, decorrentes da emergência de saúde pública de importância internacional ocasionada pela pandemia do coronavírus, e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/483/plo_047_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/483/plo_047_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria Do Vereador Gilmar Costa da Silva -Dispõe sobre o plantio de árvores frutíferas em áreas públicas municipais, e dá outras providências</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Irmão Genival</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/39/plo_048_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/39/plo_048_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO AUTORIA DO VEREADOR GENIVAL FERREIRA DA SILVA – DISPÕE SOBRE A UTILIZAÇÃO DE MATERIAL PUBLICITÁRIO NOS VEÍCULOS DE TRANSPORTE ESCOLAR DO MUNICÍPIO DE IPOJUCA COM INTUITO DE COMBATER O BULLYING E A PEDOFILIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/484/plo_049_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/484/plo_049_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria Do Vereador Eduardo Cleiton de Santana - Dispõe sobre a obrigatoriedade da presença de intérprete da língua brasileira de sinais (LIBRAS), em todos os eventos públicos oficiais do município do lpojuca.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/40/plo_050_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/40/plo_050_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA DO VEREADOR WASHINGTON ANTÔNIO DA SILVA – INSTITUI O PROGRAMA DE COLETA SELETIVA DE LIXO ELETRÔNICO E TECNOLÓGICO NO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/5/plo_051_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/5/plo_051_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE AUTORIZAÇÃO DO PODER EXECUTIVO A INSTITUIR O SERVIÇO DE HOSPITAL VETERINÁRIO PÚBLICO NO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/485/plo_052_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/485/plo_052_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Institui o dia Municipal do Artista lpojucano e dá outras providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/486/plo_053_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/486/plo_053_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Dispõe sobre o acesso à informação previsto no inciso XXXIII, do art. 5!!, no inciso li, do § 3!!, do art.37 e no § 2!!, do art. 216 da Constituição Federal.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/487/plo_054_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/487/plo_054_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação do Sistema de Abastecimento de Água no Município do lpojuca e dá outras providências"</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/6/plo_055_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/6/plo_055_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA DA VEREADORA ADILMA BARBOSA LACERDA DOS SANTOS – INSTITUI A “SEMANA DA MULHER GRAVIDA” NO ÂMBITO DO MUNICÍPIO DO IPOJUCA/PE</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/7/plo_056_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/7/plo_056_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA VEREADORA ADILMA BARBOSA LACERDA DOS SANTOS – DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA DE PREVENÇÃO E COMBATE AO CÂNCER DE COLO DE ÚTERO NO MUNICÍPIO DE IPOJUCA/PE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/8/plo_057_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/8/plo_057_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA DA VEREADORA ADILMA BARBOSA LACERDA DOS SANTOS – INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DO IPOJUCA/PE, A CAMPANHA “PROTEÇÃO INTEGRAL”, DESTINADA A COMBATER A VIOLÊNCIA E OS MAUS-TRATOS CONTRA CRIANÇAS E ADOLESCENTES;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Flávio do Cartório, Irmão Genival</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/47/plo_058_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/47/plo_058_2021.pdf</t>
   </si>
   <si>
     <t>DE CÂMARA MUNICIPAL DO IPOJUCA CASA VEREADOR JOSÉ GOMES DE VASCONCELOS INICIATIVA DO PODER LEGISLATIVO MUNICIPAL -CO-AUTORIA DO VEREADOR GENIVAL FERREIRA E FLÁVIO HENRIQUE RÊGO – VEDA A CONTRATAÇÃO EM CARGOS PÚBLICOS DA ADMINISTRAÇÃO DIRETA E INDIRETA, E NAS EMPRESAS TERCEIRIZADAS, QUE TENHAM CONTRATO DE PRESTAÇÃO DE SERVIÇOS, COM O MUNICÍPIO DO IPOJUCA, DE PESSOAS CONDENADAS PELOS CRIMES PREVISTOS NA LEI FEDERAL Nº 11.340 DE 2006(LEI MARIA DA PENHA), E NA LEI FEDERAL Nº 13.104/2015 DE 09 DE MARÇO DE 2015 (LEI DO FEMINICÍDIO) E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/9/plo_059_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/9/plo_059_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA DO VEREADOR RICARDO JOSÉ DE SOUZA – DENOMINA “PROFESSOR MERVAL SANTOS DE OLIVEIRA” A ESCOLA NO CENTRO DA VILA DO ESTALEIRO EM IPOJUCA SEDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/10/plo_060_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/10/plo_060_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - AUTORIA DO VEREADOR PAULO HENRIQUE GONÇALVES BEZERRA – DISPÕE SOBRE A AUTORIZAÇÃO DO PROGRAMA “FOSSA LIMPA” PARA EXECUTAR SERVIÇOS DE LIMPEZA DE RESÍDUOS/DEJETOS DE FOSSA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/488/plo_061_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/488/plo_061_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Dispõe sobre abertura de crédito especial ao orçamento do Município autorizado pela Lei Municipal nQ 1.996/2021 e autoriza a alteração no Plano Plurianual 201&amp;'2021, revisado para o exercício 2021 pela Lei Municipal nº 1.945/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/489/plo_062_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/489/plo_062_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Estima a Receita e fixa a despesa do Município para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/490/plo_063_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/490/plo_063_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Dispõe sobre o Plano Plurianual 202?/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/11/plo_064_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/11/plo_064_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO - AUTORIA DO VEREADOR RICARDO JOSÉ DE SOUZA – INSTITUI O PROJETO ENDEREÇO CIDADÃO QUE DENOMINA E DELIMITA BAIRROS E LOCALIDADES DO MUNICÍPIO DO IPOJUCA, INSTITUI CODIFICAÇÃO DE LOGRADOUROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/491/plo_066_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/491/plo_066_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal - Denomina Equipamentos Públicos, localizados no Campo do Avião, Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Deoclécio Lira</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO AUTORIA DO VEREADOR DEOCLÉCIO JOSÉ DE LIRA SOBRINHO – VEDA A PRATICA DO NEPOTISMO NA CONTRATAÇÃO DE AGENTES POLÍTICOS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/492/plo_068_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/492/plo_068_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Deoclécio José de Lira Sobrinho - Altera dispositivos da Lei Municipal n2 1.925, de 18 de junho de 2019, que "Dispõe sobre os Conselheiros Tutelares do Município do lpojuca, estabelece direitos e deveres dos seus membros, e dá outras providências".</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/69/plo_069_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/69/plo_069_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO - AUTORIA DA VEREADORA ADILMA BARBOSA LACERDA DOS SANTOS – INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DO IPOJUCA/PE, O MÊS “SETEMBRO VERMELHO”, COMO MEDIDA DE COMBATE E PREVENÇÃO ÀS DOENÇAS CARDIOVASCULARES; PROJETO DE</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/13/plo_070_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/13/plo_070_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO - AUTORIA DA VEREADORA ADILMA BARBOSA LACERDA DOS SANTOS – INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE IPOJUCA/PE, O MÊS “NOVEMBRO AZUL”, DEDICADO A PREVENÇÃO E CONSCIENTIZAÇÃO DO EXAME DE PRÓSTATA</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/493/plo_071_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/493/plo_071_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Deoclécio José de lira Sobrinho - Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnico de efeito sonoro ruidoso no Município do lpojuca, e dá outras providência</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/494/plo_072_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/494/plo_072_2021.pdf</t>
   </si>
   <si>
     <t>Oe iniciativa do Poder legislativo Municipal - Autoria da Mesa Diretora -Altera dispositivos da Lei Municipal nt 1.623 de 30 de dezembro de 2011,que institui a Verba Indenizatória do Exercício Parlamentar da Câmara Municipal da lpojuca e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/14/plo_073_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/14/plo_073_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO - AUTORIA DO VEREADOR RICARDO JOSÉ DE SOUZA – DENOMINA-SE “PRAÇA DA BÍBLIA SAGRADA” O ESPAÇO PÚBLICO SITUADO EM FRENTE AO TERMINAL DE PASSAGEIROS, AO LADO DA ESCOLA INTEGRAL EDUARDO HENRIQUE ACCIOLY CAMPOS NO DISTRITO DE NOSSA SENHORA DO Ó, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_074_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_074_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – MODIFICA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DO IPOJUCA/PE DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103, 2019</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/16/plo_075_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/16/plo_075_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ALTERA O ART. 2º DA LEI 1.487, DE 20 DE MARÇO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/17/plo_076_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/17/plo_076_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE A ALTERAÇÃO DA TAXA DE ADMINISTRAÇÃO DESTINADA À MANUTENÇÃO DA AUTARQUIA PREVIDENCIÁRIA DO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/18/plo_077_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/18/plo_077_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 1.595 DE 02 DE JUNHO DE 2011, QUE INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/495/plo_078_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/495/plo_078_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Deoclécio José de Lira Sobrinho -Proíbe construções com quatro pavimentos no âmbito do município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/496/plo_079_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/496/plo_079_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Eduardo Cleiton de Santana - "Estabelece o direito da mulher vitima de violência doméstica e familiar e de seus dependentes à prioridade em matricula ou rematrícula em instituições municipais de ensino, no âmbito do Município de lpojuca"</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/19/plo_080_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/19/plo_080_2021.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/20/plo_081_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/20/plo_081_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE A CONCESSÃO DE PATROCÍNIO PELO PODER EXECUTIVO MUNICIPAL E REVOGA AS LEIS MUNICIPAIS Nº 1.987, DE 01 DE OUTUBRO DE 2020, Nº 1.452, DE 20 DE DEZEMBRO DE 2006, Nº 1.708, DE 25 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/497/plo_082_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/497/plo_082_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria da Mesa Diretora - Disciplina a aplicação de penalidades administrativas decorrentes da infração às normas previstas na Lei Municipal nº 1.498, de 11 de agosto de 2008 (Código de Obras e Instalações do Município do lpojuca) e na legislação urbanística pertinente, no âmbito do Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/70/plo_083_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/70/plo_083_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – “DETERMINA A DIVULGAÇÃO DE INFORMAÇÕES NO SITE OFICIAL DA PREFEITURA MUNICIPAL DO IPOJUCA SOBRE AS RAZÕES DE PARALISAÇÃO E PERÍODO DE INTERRUPÇÃO DAS OBRA PÚBLICAS MUNICIPAIS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/21/plo_084_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/21/plo_084_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – “INSTITUI O PISO SALARIAL MUNICIPAL DO ENFERMEIRO, FISIOTERAPEUTA, TERAPEUTA OCUPACIONAL, TÉCNICO DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E DA PARTEIRA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/498/plo_085_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/498/plo_085_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Eduardo Cleiton de Santana -Dispõe sobre o rateio das sobras de recursos do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação -FUNDEB com os servidores em efetivo exercício no magistério da educação básica, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/48/plo_086_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/48/plo_086_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – PROPOSTA DE LEI DA REVISÃO E ATUALIZAÇÃODO PLANO DIRETOR DO MUNICÍPIO DO IPOJUCA</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/49/plo_087_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/49/plo_087_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ESTABELECE_x000D_
 A LEI PARCELAMENTO, USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/22/plo_088_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/22/plo_088_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – INSTITUI O PROGRAMA MUNICIPAL DE ENFRENTAMENTO AO FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/23/plo_089_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/23/plo_089_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O DOSSIÊ MULHER IPOJUCANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/41/plo_090_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/41/plo_090_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA O INCISO 1 DO ART. 24, DA LEI Nº 1.979, DE 05 DE AGOSTO DE 2020, QUE DISPÕE SOBRE O SISTEMA DE TRANSPORTE PÚBLICO, CIRCULAÇÃO E MOBILIDADE NO MUNICÍPIO DO IPOJUCA - SIMMOBI, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/71/plo_091_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/71/plo_091_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA O ART.1º DA LEI Nº 2.009, DE 03 DE SETEMBRO DE 2021, QUE DENOMINA POR MIGUEL FREDERICO PEIXOTO, A PRAÇA 21, LOCALIZADA EM PORTO DE GALINHAS, NO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/42/plo_092_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/42/plo_092_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL, DISPÕE SOBRE A IMPLANTAÇÃO DE CICLOVIA OU CICLOFAIXA NAS NOVAS PAVIMENTAÇÕES ASFÁLTICAS NO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/51/pelo_001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/51/pelo_001_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ESTABELECE REGRAS PARA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DO IPOJUCA/PE, DE ACORDO COM A EMENDA CONSTITUCIONAL Nº 103, DE 2009</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas de Pernambuco</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/52/001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/52/001_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO MINISTÉRIO PÚBLICO DE CONTAS DE PERNAMBUCO – PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015 - EX. PREFEITO SR. CARLOS JOSÉ DE SANTANA. DECIDIU, À UNANIMIDADE, A SEGUNDA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO EM SESSÃO ORDINÁRIA REALIZADA EM 16/05/2019, EMITIR PARECER PRÉVIO RECOMENDANDO À CÂMARA MUNICIPAL DO IPOJUCA A APROVAÇÃO COM RESSALVAS DAS CONTAS DO SR. CARLOS JOSÉ DE SANTANA, PREFEITO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/53/002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/53/002_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO MINISTÉRIO PÚBLICO DE CONTAS DE PERNAMBUCO – PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2016 - EX. PREFEITO SR. CARLOS JOSÉ DE SANTANA. DECIDIU, À UNANIMIDADE, A SEGUNDA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO EM SESSÃO ORDINÁRIA REALIZADA EM 16/08/2018, EMITIR PARECER PRÉVIO RECOMENDANDO À CÂMARA MUNICIPAL DO IPOJUCA A APROVAÇÃO COM RESSALVAS DAS CONTAS DO SR. CARLOS JOSÉ DE SANTANA, PREFEITO, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2016</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/54/003_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/54/003_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO MINISTÉRIO PÚBLICO DE CONTAS DE PERNAMBUCO – PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2017 - PREFEITA SRA. CÉLIA AGOSTINHO LINS DE SALES.. DECIDIU, À UNANIMIDADE, A PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO EM SESSÃO ORDINÁRIA REALIZADA EM 18/07/2019, EMITIR PARECER PRÉVIO RECOMENDANDO À CÂMARA MUNICIPAL DO IPOJUCA A APROVAÇÃO COM RESSALVAS DAS CONTAS DA SRA. CÉLIA AGOSTINHO LINS DE SALES, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2017;</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/55/004_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/55/004_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO MINISTÉRIO PÚBLICO DE CONTAS DE PERNAMBUCO – PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2018 - PREFEITA SRA. CÉLIA AGOSTINHO LINS DE SALES. DECIDIU, À UNANIMIDADE, A PRIMEIRA CÂMARA DO TRIBUNAL DE CONTAS DO ESTADO DE PERNAMBUCO EM SESSÃO ORDINÁRIA REALIZADA EM 20/10/2020, EMITIR PARECER PRÉVIO RECOMENDANDO À CÂMARA MUNICIPAL DO IPOJUCA A APROVAÇÃO COM RESSALVAS DAS CONTAS DA SRA. CÉLIA AGOSTINHO LINS SALES ,RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/420/001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/420/001_2021.pdf</t>
   </si>
   <si>
     <t>CRIA O CENTRO DE APOIO AO CIDADÃO - CAC E A ESCOLA DO LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/421/002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/421/002_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Washington Antônio da Silva - Concede ao Padre Laion Fernando Gonçalves dos Santos o Titulo Honorífico de CIDADÃO IPOJUCANO e da outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/422/003_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/422/003_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria da Mesa Diretora -Disciplina a concessão do Pagamento por Quilômetro Rodado {PQR), previsto no inciso XIV, do art. 4!!, da Lei Municipal nº 1.623, de 30 de dezembro de 2011, e da outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Adilma, Flávio do Cartório, Irmão Genival, Irmão Ricardo, Paulo Alves, Washington</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/423/004_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/423/004_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Co-Autoria dos Vereadores (a) Adilma Barbosa Lacerda, Flávio Henrique do Rêgo, Genival Ferreira da Silva, Paulo Henrique Gonçalves, Ricardo José de Souza e Washington Antônio da Silva - Autoriza a celebração de Termo de Cooperação Técnica e implantação do Núcleo de atendimento aos cidadãos, decorrente do Projeto Orelhão Digital.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/426/001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/426/001_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL - altera a Lei Municipal n° 1.850, de 21 de dezembro de 2016, que "altera a estrutura organizacional da Câmara Municipal do lpojuca, e dá outras providências".</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/427/002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/427/002_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - Autoria do Vereador Eduardo Cleiton de Santana - Dispõe sobre passar a ser obrigatório o transporte gratuito de alunos universitário e estudantes de cursos profissionalizantes da rede pública ou privada de ensino.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/428/003_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/428/003_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL -Autoria do Vereador Flávio Henrique do Rêgo Souza -Assegura a prioridade de vacinação contra COVID- 19 ( Novo Coronavírus) aos motoristas do transporte público mediado por aplicativo do Município do Ipojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/429/004_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/429/004_2021.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL - Autoria doa Mesa Diretora da Câmara do Ipojuca-Veto Integral ao Projeto de Lei n° 034/2021, de 24/08/2021" Autoriza a abertura do orçamento fiscal da Câmara Municipal do Ipojuca, do ano de 2021, para adequações na Lei Orçamentária Anual da unidade Orçamentária, mediante anulações de dotação e dá outras providências".</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/430/005_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/430/005_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Washington Antônio da Silva - Dispõe sobre a prestação de assistência psicológica para educadores e alunos das escolas de educação básica do Município do lpojuca e dá outras providências.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/431/006_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/431/006_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Paulo Henrique Gonçalves Bezerra -Dispõe sobre a implantação do TÁXIGOV no município do Ipojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/432/007_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/432/007_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal - Autoria do Vereador Paulo José do Nascimento -"Denomina por Estácio José da Silva, a nova Praça de Eventos no centro de Ipojuca, e dá outras providências".</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/433/008_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/433/008_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Flávio Henrique do Rêgo Souza Disponibiliza estacionamento (Bicicletários) para bicicletas em praças, parques, órgão e vias públicas no município do Ipojuca.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/434/009_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/434/009_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador João Vasconcelos da Silva - Dispõe sobre a obrigatoriedade do Município do Ipojuca oferecer educação escolar em Língua Brasileira de Sinais (LIBRAS), e adoção do sistema Braille de Leitura, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/435/010_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/435/010_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Deoclécio José de Lira Sobrinho -Proíbe construções com quatro pavimentos no âmbito , município do Ipojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/436/011_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/436/011_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria da Mesa Diretora - Disciplina a aplicação de penalidades administrativas decorrentes da infração às normas previstas na Lei Municipal n° 1.498, de 11 de agosto de 2008 (Código de Obras e Instalações do Município do Ipojuca) e na legislação urbanística pertinente, no âmbito do Município do Ipojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/215/ind_001.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/215/ind_001.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício a Excelentíssima Senhora Prefeita Célia Agostinho Lins de Sales, para que seja criado um Programa Bolsa Atleta do Município de Ipojuca, segundo termos do art. 127, I, do Regimento Interno desta Casa Legislativa</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/216/ind_002.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/216/ind_002.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Defesa Social, que sejam implantadas câmeras de videomonitoramento em pontos estratégicos da comunidade do Sítio Canoas, em Nossa Senhora do Ó, a fim de coibir crimes na localidade</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/217/ind_003.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/217/ind_003.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura do Ipojuca, que seja apresentado Projeto de Lei que determine a realização de avaliações oftalmológicas e fornecimento de óculos, quando necessário, para os alunos do ensino fundamental e médio da Rede Municipal de Ensino de Ipojuca, nos termos da minuta de projeto de lei, em anexo.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/218/ind_004.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/218/ind_004.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para que a Prefeitura desaproprie o campo de futebol da Usina Salgado para transformá-lo em um Centro Esportivo, com equipamentos que possibilitem a prática de várias modalidades esportivas, além do futebol, em benefício de toda a comunidade.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/219/ind_005.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/219/ind_005.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, para que seja implantada uma linha de ônibus circular para atender ao distrito de Nossa Senhora do Ó, entre o Loteamento Canoas, Sítio Canoas, Centro de NSO, Zé Pojuca 1 e 2, e Usina Salgado; bem como uma linha de ônibus saindo de Serrambi e passando por Porto de Galinhas, Nossa Senhor do Ó e Ipojuca.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/220/ind_006.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/220/ind_006.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura do Ipojuca, para solicitar a implantação de uma Instituição de Longa Permanência para idosos - ILPI em Ipojuca. O objetivo é acolher e garantir a proteção integral aos idosos em situação de risco e vulnerabilidade social, nos termos da Lei nº 10.741/03 do Estatuto do Idoso.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/221/ind_007.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/221/ind_007.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para que o município busque uma área no Bairro 13, em Nossa Senhora do Ó, para que sejam construídas uma praça com equipamentos de ginástica e brinquedos e uma quadra poliesportiva.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/222/ind_008.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/222/ind_008.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para a construção de um Estádio em Nossa Senhora do Ó - nos padrões exigidos pela Federação Pernambucana de Futebol para estar apto a receber partidas oficiais estaduais e nacionais</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/223/ind_009.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/223/ind_009.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, para que sejam criadas ações com o objetivo de garantir a recuperação completa de pacientes que mesmo após a cura da COVID-19, continuam com algum tipo de sintoma ou desenvolvem novos problemas ligados à doença depois que deixam as UTIs ou enfermarias, segundo dados do Ministério da Saúde.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/224/ind_010.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/224/ind_010.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, para que seja analisada a possibilidade da construção e implementação de uma Policlínica em Serrambi.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/225/ind_011.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/225/ind_011.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para solicitar a construção de uma ciclovia a margem da PE-60 de Ipojuca sede até o IFPE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/226/ind_012.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/226/ind_012.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para solicitar a construção de uma ciclovia a margem da PE-60 de Ipojuca Sede até Rurópolis de Ipojuca.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/227/ind_013.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/227/ind_013.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para solicitar a instalação de letreiro com nome da cidade (IPOJUCA) na entrada da mesma.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/228/ind_014.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/228/ind_014.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura do Ipojuca, Gabinete da Prefeita, para alterar dispositivo da Lei 1694/2013 que cria cargos públicos no âmbito do Magistério Publico Municipal, da Lei 1351/2013, que dispõe sobre o Plano de Cargos, carreira e Remuneração do Magistério Publico Municipal e dá outras Providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/229/ind_015.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/229/ind_015.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para á implantação de um Campo de Futebol Society na comunidade de Serrambi.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/230/ind_016.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/230/ind_016.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à PREFEITA CÉLIA SALES, para Que sejam apresentadas medidas educacionais e protetivas (com instalação de placas na praia), que envolvam a prática do surf, em toda a extensão das nossas praias. Que o Poder Executivo, juntamente com a Secretaria Municipal pertinente, promova ações de conscientização e sinalização ao surfista para que a prática do surf, onde há banhistas, aconteça com um importante acessório de segurança: Leash.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/231/ind_017.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/231/ind_017.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para solicitar a desobstrução, limpeza e troca das manilhas do centro de Nossa Senhora do Ó, especialmente na Rua do Comércio, um dos pontos que ficam mais alagados quando chove.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Neto Gordo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/232/ind_018.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/232/ind_018.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, para que seja instalado na entrada deste município um letreiro grande com semelhança ao de Porto de Galinhas, com o nome da nossa cidade.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Irmão Abel</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/233/ind_019.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/233/ind_019.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca, para que seja apresentado o Projeto de Lei para desapropriação do terreno localizado na Quadra “B9”, Lote 14, Enseada de Serrambi, e implantação de uma praça pública com a finalidade de realocar as barracas e barraqueiros que exercem suas atividades na Praia Enseada de Serrambi.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/234/ind_020.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/234/ind_020.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando A possibilidade de notificar os proprietários dos terrenos baldios em geral por todo o nosso município, para fazerem a limpeza dos mesmos dentro de um prazo determinado pelo poder executivo, sob pena de multa.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/235/ind_022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/235/ind_022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício a Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da Iluminação Pública e Construção do Muro de arrimo na Rua da Boa Vista localizada no Centro de Ipojuca.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/236/ind_023.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/236/ind_023.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja executados os serviços de tapa buracos na rua Mario da Costa Monteiro no centro de Ipojuca.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/237/ind_024.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/237/ind_024.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais e Prefeitura Municipal do Ipojuca solicitando instalação de iluminação pública em todas as paradas de ônibus da zona rural em todo município de Ipojuca.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/238/ind_025.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/238/ind_025.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando Indico à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando, dentro da legalidade, a isenção temporária da Contribuição para Custeio da Iluminação Pública (CIP), para os consumidores beneficiados com a Tarifa Social de Energia Elétrica, enquanto perdurar o estado de emergência de saúde pública decorrente da COVID-19.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/239/ind_026.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/239/ind_026.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando Indico à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à PREFEITA CÉLIA SALES, para que, junto ao setor responsável, providencie pinturas de faixas de pedestres nas principais ruas e pontos importantes de Ipojuca.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/240/ind_027.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/240/ind_027.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando que seja disponibilizado raio-x durante 24 horas na UPA de Camela.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/241/ind_028.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/241/ind_028.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando um médico odontológico para o Centro do Homem no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/242/ind_029.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/242/ind_029.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação de corrimão na ponte que da acesso a Nova Camela.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/243/ind_030.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/243/ind_030.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando que realize uma adequação e ampliação no Espaço Artur Maroja, onde funciona a feirinha de artesanato de Porto de Galinhas, para que a área possa comportar também um Mercado Público e um Centro Cultural, agregando mais valor e serviços ao local, que já é um ponto frequentado por turistas e visitantes.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/244/ind_031.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/244/ind_031.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação e banheiros trailers (exemplo fotos em anexo) em pontos estratégicos de toda orla do município, para oferecer mais conforto aos visitantes e turistas de nossas praias. Com a instalação desses equipamentos, a população poderá contar com sanitário masculino, feminino, fraldário e lavatórios.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/245/ind_032.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/245/ind_032.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando calçamento das ruas e reservatórios de água, no cemitério do Distrito de Camela que está em péssimas condições de conservação.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/246/ind_033.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/246/ind_033.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca, e Secretaria de Turismo solicitando a implantação de letreiros nas praias de Maracaípe, Serrambi, Muro Alto e Cupe, para valorizar as localidades e fortalecer o turismo. Os letreiros devem ser instalados em locais de grande circulação de visitantes e turistas, que vão poder conhecer mais as áreas e registrar com fotos sua passagem pelos locais.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/247/ind_034.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/247/ind_034.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando Construção de Muros de Arrimo na Segunda Travessa do Colégio Aderbal Jurema, em Ipojuca!</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/248/ind_035.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/248/ind_035.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Departamento de Estrada de Rodagem - DER solicitando instalação de lombadas horizontais e faixas de pedestres no trecho da PE – 60 de frente a empresa FRF, para facilitar o acesso a comunidade de Zé Pojuca 2 no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/249/ind_036.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/249/ind_036.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a construção de uma_x000D_
 praça de convivência e lazer voltada a idosos e crianças na Vila Marupiara, em Porto de Galinhas, uma vez que existem áreas públicas que podem comportar esse tipo de equipamento, com equipamentos de recreação, mesas para jogos de xadrez, dominó e dama e aparelhos de ginástica específicos para idosos.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/250/ind_037.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/250/ind_037.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a construção de uma praça nos moldes da Academia da Cidade na Vila Marupiara, em Porto de Galinhas, uma vez que existem áreas públicas que podem comportar esse tipo de equipamento, com aparelhos de ginástica e musculação.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/251/ind_038.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/251/ind_038.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a construção de quadra poliesportiva na Vila Marupiara, em Porto de Galinhas, uma vez que existem áreas públicas que podem comportar esse tipo de equipamento, e é uma demanda antiga da população local.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/252/ind_039.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/252/ind_039.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde e Prefeitura Municipal do Ipojuca solicitando imediata instalação de fraldários ou trocadores retráteis na Unidade de Pronto Atendimento – UPA, em todos os Postos de Saúde urbanos e Postos de Saúde da zona rural localizados no Município de Ipojuca para a higienização de crianças de colo.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/253/ind_040.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/253/ind_040.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e troca lâmpadas da iluminação publica do bairro Nova Camela.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/254/ind_041.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/254/ind_041.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando reforma unificada e moderna do Terminal de Passageiros e das Praças do entorno (por traz e frente do mesmo)no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/255/ind_042.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/255/ind_042.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando que viabilize a criação de um projeto “PSF Móvel”, com o objetivo de atender idosos nas necessidades de atendimento básico ao Diabetes e Pressão Alta com conforto, e ampliando suas conexões para melhorar a logística tornando mais eficaz e valorizando os idosos.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/256/ind_043.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/256/ind_043.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando construção de academia popular em Camela, com novos aparelhos e placas com orientações básicas de uso e cuidado dos aparelhos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/257/ind_044.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/257/ind_044.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Saúde solicitando Instalação de Painel Eletrônico nas Unidades de Saúde do Município de Ipojuca para convocar os pacientes às salas de consulta.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/258/ind_045.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/258/ind_045.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a pavimentação e drenagem da estrada conhecida como “Via Canavieira”, que liga o Sítio canoas à PE-038, margeando o bairro 13. A via é bastante utilizada por caminhões e veículos de pequeno porte e é uma rota alternativa para desobstruir o trânsito do Centro de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/259/ind_046.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/259/ind_046.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a pavimentação e drenagem da estrada que liga a rodovia PE-009 à Estação de Tratamento de Água (ETA) de Nossa Senhora do Ó. A via possui um grande fluxo de caminhões e carros e serve como via alternativa aos moradores da área, também dando acesso ao novo conjunto habitacional da localidade.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/260/ind_047.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/260/ind_047.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca, Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, Secretaria de Turismo e Secretaria de Meio Ambiente e Controle Urbano solicitando que a Prefeitura implante uma área de estacionamento para os ônibus de excursão, micro-ônibus, vans e outros veículos de grande porte destinados ao turismo no balneário de Porto de Galinhas. O objetivo é disciplinar e organizar melhor os excessos exercidos, principalmente no período de veraneio, por alguns veículos de turismo estacionarem em vias urbanas onde existe a circulação de pedestres, veranistas e de veículos de passeio – o que atrapalha a circulação, gera impacto de vizinhança (ao serem utilizados o entorno dos ônibus pelos turistas da excussão – o que causa transtornos e intromissão no espaço público), além de poluir visualmente o ambiente urbano.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/261/ind_048.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/261/ind_048.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando uma lombada na Rua Maria José Ferreira de Oliveira, mais precisamente por traz do Colégio Jarbas passarinho em frente a creche em Camela.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/262/ind_049.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/262/ind_049.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Defesa Social solicitando solicitando a implantação de câmeras de videomonitoramento ao longo das ciclovias do município (de Nossa Senhora do Ó a Porto de Galinhas / de Porto de Galinhas a Maracaípe), pois já ocorreram assaltos e muitos que as utilizam para se locomover se sentem inseguros em alguns trechos das ciclovias. Além disso, as câmeras servirão também para inibir e coibir atos de infração de trânsito, como motos e até carros estarem utilizando as ciclovias. Também solicito o reforço na iluminação pública das ciclovias do município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/263/ind_050.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/263/ind_050.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura do Ipojuca solicitando que se faça um Decreto do Poder Executivo Municipal para cancelamento das festas do fim ano (Natal e Ano) e do Carnaval de 2022 ,por contas das grandes aglomerações, nos adequando as determinações de Vigilância Sanitárias e Epidemiológicas Mundial pelo o fato da ameaça de mais uma onda de COVID 19 por contas de variantes no mundo, como também na nossa cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/264/ind_052.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/264/ind_052.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a implantação de um Centro de Convenções Municipal em Nossa Senhora do Ó, que disponha de estandes de artesanato, palco cultural, pátio de eventos, estacionamento de veículos, praça de alimentação, área de serviços (como caixas eletrônicos, casa lotérica, entre outros), auditório, cinema, entre outros atrativos.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/265/ind_053.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/265/ind_053.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação de uma cobertura no acesso ao caixa eletrônico existente ao lado da delegacia de Camela.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/266/ind_054.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/266/ind_054.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando a implantação de um banheiro público na área conhecida como “casa do governador” a ser utilizado por turistas e veranistas, bem como a implantação de banheiros públicos (fixos e provisórios) para bugueiros e taxistas nas mediações por trás da Delegacia Civil de Porto de Galinhas.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/267/ind_055.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/267/ind_055.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando a construção de uma Caiçara nas proximidades da Vila Mário Melo em Porto de Galinhas, onde se concentram os jangadeiros denominados os piratas.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/268/ind_056.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/268/ind_056.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando com urgência a recuperação estrutural ou a implantação de uma nova escadaria na alameda da igrejinha da Praia do Cupe, a principal da área. A existente que feita de madeira e ferro, encontra-se totalmente enferrujada e com risco iminente de acidentes. Além disso, também solicitamos a construção de uma rampa de acesso a cadeirantes e pessoas com dificuldade de locomoção para melhorar a acessibilidade na localidade.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/269/001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/269/001_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que nos termos do Regimento Interno, o presente requerimento solicitando o desarquivamento do Projeto de Resolução 002/2020 – “Concede ao Padre Laion Fernando Gonçalves dos Santos o título Honorífico de Cidadão de Ipojuca”, de minha autoria, apresentado em reunião ordinária da legislatura passada no último mês de dezembro, para o devido prosseguimento do projeto.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/270/002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/270/002_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumprida as formalidades legais e regimentais, que seja enviado ofício à secretaria de infraestrutura e serviços públicos com cópia para o gabinete da Excelentíssima Prefeita Célia Sales, solicitando a construção de uma lombada horizontal na Rua Pescador Epitácio Arcebispo Chalaça, na comunidade de Maracaípe - Ipojuca</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/271/003_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/271/003_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumprida às formalidades legais e regimentais, que seja enviado ofício à secretaria de Infraestrutura e serviços públicos, com cópia à Excelentíssima Prefeita Célia Agostinho Lins de Sales como também para o DER-PE (Departamento de Estradas e Rodagens de Pernambuco), solicitando a construção e instalação de lombadas horizontais, eletrônicas ou passarelas para pedestres na PE-09, nos trechos que vai do Sitio de Abel até de Zépojuca 1 e 2, no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/272/004_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/272/004_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja enviado ofício à Secretaria Municipal de Infraestrutura solicitando a requalificação da quadra poliesportiva do distrito de Serrambi.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/273/005_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/273/005_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, com cópia à Excelentíssima Prefeita Célia Agostinho Lins de Sales, solicitando o concerto, pintura, manutenção dos postes de iluminação e identificação dos locais de pedestres e ciclistas na ciclovia sentido Nossa Senhora do Ó a Porto de Galinhas a margem da PE-09.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/274/006_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/274/006_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja enviado o ofício à Secretaria de Infraestrutura e Serviços Municipais, para que seja feito o acostamento do Eng. São Pedro ao Eng. São Paulo, ao lado direito da PE-60.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/275/007_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/275/007_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja instalado uma unidade do PSF – Programa de Saúde Familiar – no Eng. Cachoeira, Zona Rural, Ipojuca.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/276/008_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/276/008_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando o conserto e reforma do piso e manutenção da iluminação da ciclovia existente entre Nossa Senhora do Ó e Porto de Galinhas. A ciclovia encontra-se deteriorada, ocasionando acidentes e a escuridão deixa os ciclistas inseguros a trafegar pelo equipamento.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/277/009_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/277/009_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Departamento de Estrada de Rodagem - DER, solicitando a construção de uma ciclovia na rodovia estadual de acesso a praias do Cupe, Muro Alto e Gamboa (a partir do Posto da Polícia Rodoviária Estadual, no início da via).</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/278/010_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/278/010_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando Que seja instalado uma unidade do PSF – (Programa de Saúde Familiar) – no Sitio Canoas, Zona Rural - Nossa senhora do ó.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/279/011_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/279/011_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando a requalificação da Quadra poliesportiva do Distrito de Nossa Senhora do ó. Localizada na Rua Amaro Lima, nas proximidades do hospital Carozita Brito, que tem o nome de Misael Antônio de Oliveira. e também a Quadra da praça do skate, ambas localizada em Nossa Senhora do ó</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/280/012_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/280/012_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Departamento de Estrada de Rodagem - DER, solicitando a sinalização horizontal e vertical da Rodovia PE-038 que liga o trecho do trevo da Rurópolis até porto de galinhas, a referida via está sem a devida sinalização das faixas e indicações de curvas, além da sinalização de áreas habitadas que não se encontram instaladas no trecho de Ruropolis a Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/281/013_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/281/013_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Departamento de Estrada de Rodagem - DER, solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Departamento de Estrada de Rodagem - DER, solicitando a instalação de uma passarela ou via de acesso na ponte do rio Ipojuca as margens Rodovia PE-060 para que as pessoas transitem entre as comunidades de Rurópolis, Bela Vista e demais localidades próximas à Ipojuca-centro, também solicito a requalificação dessa ponte que está deteriorada com o efeito do tempo.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/282/014_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/282/014_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando a limpeza e desobstrução da rede pluvial em alguns bueiros que concentram resíduos que atrapalham a corrente de água e a escoação da mesmas em várias ruas de bairros de nossa cidade.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/283/015_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/283/015_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Departamento de Estrada de Rodagem - DER, solicitando Uma maior atenção na limpeza do barro que se acumula por conta das fortes chuvas, em alguns pontos da rodovia PE60 que liga Serrambi, Camela e Engenhos a Ipojuca</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/284/016_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/284/016_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizado serviços de revitalização da ciclovia que liga Nossa Senhora do O- Porto de Galinhas, realizando a manutenção no piso, revisão na iluminação e instalação de lixeiras a cada 1km ao longo da via.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/285/017_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/285/017_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Educação com cópia ao Gabinete da Prefeita, solicitando Inclusão de vagas no Concurso público para professor de informática.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/286/018_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/286/018_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que sejam colocados banheiros químicos nas praias de Camboa, Muro Alto, Cúpe, Serrambi e Maracaípe.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/287/019_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/287/019_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando a conclusão da construção da ponte que liga o Bairro 13 a Canoas.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/288/020_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/288/020_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando Com urgência a melhoria das estradas de ( Canoas, Zé Pojuca 1 e 2 e Jiqui, na Usina Salgado) Bem como a limpeza das galerias e canais do Município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/289/021_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/289/021_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja instalado uma unidade do PSF – (Programa de Saúde Familiar) – Na Vila Califórnia ou Vila do Estaleiro.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/290/022_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/290/022_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Educação, solicitando que seja instalada uma creche na Vila Califórnia ou Vila do Estaleiro.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/291/023_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/291/023_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Assistência Social, solicitando a implantação de um anexo do (CRAS), em Serrambi.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/292/024_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/292/024_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando a manutenção e cascalhamento nas estradas que da acesso aos Engenhos de nossa cidade.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/293/025_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/293/025_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando a restauração da quadra poliesportiva do Distrito de Nossa Senhora do Ò. Localizada na Rua Amaro Lima, nas proximidades do hospital Carozita Brito, também solicito a secretaria de segurança pública do Ipojuca que seja realizada rondas rotineiras da guarda municipal em todas as quadras esportivas do nosso município inclusive nesta de Nossa senhora do Ó. Reforço o pedido do requerimento 011/2021 de vossa excelência Professor Eduardo.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/294/028_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/294/028_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando á capinação e manutenção da área do parque na Praça do Skate em Nossa senhora do Ó.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/295/029_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/295/029_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizada a colocação de saibro ou cascalho nas Ruas de Nova Camela, até que entre em ação um plano efetivo de asfalto para a comunidade.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/296/030_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/296/030_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, solicitandoa instalação de uma faixa de pedestre na entrada do município, também a sinalização horizontal e vertical da Rodovia PE-060, a referida via está sem a devida sinalização para os pedestres e motorista. Solicito a instalação de um sinal de trânsito para dar segurança para os pedestre e motoristas, na entrada desde município. Que seja enviado uma copia para o Departamento de Estradas de Rodagem de Pernambuco ( D.E.R ).</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/297/031_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/297/031_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, solicitandoa instalação de um sinal luminoso no trecho da PE-060 ( saída do Colégio Santo cristo ). Com o intuito de solucionar a saída de veículos do centro de Ipojuca para o acesso a PE-060, o qual é utilizado com grande fluxo de ônibus de estudantes do município. Solicito que seja enviado uma copia ao Departamento de Estradas de Rodagem de Pernambuco ( D.E.R ). Solicito soluções urgente com o objetivo de oferecer segurança.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/298/032_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/298/032_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando manutenção do poste de Nº A – 0974, situado na Rua 11, Loteamento Canoas, Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/299/033_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/299/033_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, solicitando o adiamento da vistoria para renovação de licença dos transportes complementares, que encerra no dia 31 de maio de 2021.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/300/034_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/300/034_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando concerto de toda parte de aluminação elétrica da praça do skate no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/301/035_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/301/035_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando o aumento do número de viagens do carro pipa na distribuição de agua potável aos moradores do Sitio Canoas no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/302/036_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/302/036_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Ação Social, solicitando a garantia do pagamento de duas parcelas retroativas, a entrega de cesta básica e a prorrogação do projeto “BEM” Beneficio Eventual Municipal.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/303/037_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/303/037_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja dado atenção especial para os motorista e cobradores do transporte complementar do município, visto que o governo do estado de Pernambuco incluiu estás categorias na vacinação contra a covid-19 (Trabalhadores de Transporte Coletivo Rodoviário de Passageiros)._x000D_
 Que seja enviado uma cópia para Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/304/038_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/304/038_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja dado atenção especial para os todos os trabalhadores da educação deste município, visto que o governo do estado de Pernambuco incluiu estás categorias na vacinação contra a covid-19 [Trabalhadores da Educação do Ensino Básico (creche, pré-escolas, ensino fundamental, ensino médio, profissionalizantes e EJA)] e (Trabalhadores da Educação do Ensino Superior)._x000D_
 Que seja enviado uma cópia para secretaria de educação do Ipojuca.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/305/039_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/305/039_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja dado atenção especial para os todos os trabalhadores da limpeza pública (principalmente os garis) deste município, visto que o governo do estado de Pernambuco incluiu está categoria na vacinação contra a covid-19 (Trabalhadores da limpeza urbana e manejo de resíduos sólidos)._x000D_
 Que seja enviado uma cópia para Secretaria de Infraestrutura e Serviços Municipais.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/306/040_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/306/040_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde, solicitando que seja analisado com urgência a inclusão dos bancários no grupo prioritário da vacinação contra a covid-19, pois os mesmos continuam trabalhando com atendimento ao público._x000D_
 Que seja enviado oficio para o Gabinete da Prefeita._x000D_
 Que seja dado uma solução com urgência !</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/307/041_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/307/041_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizado serviço de manutenção e requalificação da estrada que interliga o Engenho Crauassú ao centro do Ipojuca.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/308/042_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/308/042_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando Que seja realizado serviço de manutenção e requalificação da estrada que liga os engenhos Cachoeira, Queluz, Gaipió, Soledade e Fortaleza.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/309/044_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/309/044_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura do Ipojuca e Secretaria de Saúde solicitando , em caráter de urgência, a pulverização das ruas, em todo território de Ipojuca, como forma de combate aos mosquitos Aedes aegypti, transmissores de doenças como Dengue, Zika vírus e Chikungunya.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/310/045_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/310/045_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando Fechamento de buraco de grande proporção na Rua Q, em Camela, em frente ao Colégio Arco-íris, assim como outros existentes em nossa cidade, seja seu surgimento de causa relativamente natural, seja por obra inacabada por parte do Executivo.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/311/046_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/311/046_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício COMPESA solicitando Reparo em tubulação da Compesa, na Rua Major Ageu, em Camela.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/312/047_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/312/047_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizado, de acordo com o que dispõe o ordenamento jurídico vigente sobre obras e serviços de engenharia no âmbito da administração pública municipal, serviço de pavimentação na Rua do Campo, Maracaípe, Ipojuca/PE.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/313/048_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/313/048_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a retirada de barro acumulado na rua no seguinte logradouro: Rua da olaria ao lado da chácara do saudoso Amaro Barbudo em Camela.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/314/049_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/314/049_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o recapeamento asfáltico, na Rua Alto da Bela vista, Rurópolis-Ipojuca. Em frente a Igreja Pentecostal Assembleia de Deus.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/315/050_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/315/050_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a Construção de Lombadas Horizontais na Alameda JOSÉ BENJAMIM DE SOUZA LEÃO , No Asfalto que liga Nossa SRA do Ó ao Sítio Canoas.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/316/051_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/316/051_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a reforma das lombadas horizontais e uma faixa de pedestre, na PE-60 Próximo a UPA (Unidade de pronto atendimento), na localidade do Residencial Atlântico Sul, Ipojuca</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/317/052_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/317/052_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o fechamento de uma buraco que a compesa deixou ao fazer a manutenção de um cano danificado na Rua Q - Rurópolis de Camela, em frente ao deposito de bebida de Ivanildo da prestação.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/318/053_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/318/053_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando colocação de sinalização horizontal (faixa de pedestre), nas duas giratórias localizadas em Porto de Galinhas, após o supermercado Camarta e na entrada da via local em Maracaípe, nos dois sentidos.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/319/054_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/319/054_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando pavimentação da Rua da Macaíba - Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/320/055_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/320/055_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado a requalificação do campo de futebol, com serviços de corte de grama, desentupimento das canaletas e manutenção dos refletores, localizado em Porto de Galinhas, Ipojuca.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/321/056_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/321/056_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS solicitando que seja realizado a instalação de tendas/toldos nas bases de apoio dos moto-taxistas do nosso município.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/322/057_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/322/057_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado serviço de requalificação das principais ruas de acesso do sítio Canoas, localizado em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/323/058_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/323/058_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado serviço de asfalto ou calçamento das principais ruas do Sítio Canoas, Localizado em Nossa Senhora do Ó, Ipojuca</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/324/059_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/324/059_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado serviço de limpeza nos bueiros, e drenagem nas principais Ruas de Porto de Galinhas.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/325/060_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/325/060_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e recuperação das ruas da comunidade de Zé Pojuca I, principalmente no trecho que vai do restaurante do senhor Baleia ate o sítio de Amazan, e da Comunidade do Sítio Canoas, pois devido às chuvas encontram-se com muitos buracos e lama, e em alguns trechos muitos moradores não conseguem sair de suas casas.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/326/061_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/326/061_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando instalação de uma lombada em frente ao Posto de Gasolina Ipiranga no inicio da Rua Av. dos Pescadores em Serrambi.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/327/062_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/327/062_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando recuperação do asfalto e calcamento, do trecho que vai da entrada da praia do Cupe até a frente do Nannai, sentido Muro Alto e Camboa no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/328/063_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/328/063_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Departamento de Estrada de Rodagem - DER solicitando a manutenção de todas as rodovias estaduais que cortam o município do Ipojuca, especialmente a PE-051, que liga a PE-060 a Serrambi, e PE-009, em Porto de Galinhas, assim como o reparo e implantação da sinalização horizontal e vertical em todos os trechos. A falta de sinalização e os buracos têm causado vários acidentes na região._x000D_
 Também solicito a requalificação de todas as ciclovias, em especial a que margeia a PE-009, que liga Nossa Senhora do Ó a Porto de Galinhas, e encontra-se totalmente deteriorada. A ciclovia é bastante utilizada por moradores, visitantes e trabalhadores. Ainda reforço um requerimento de minha autoria aprovado na sessão plenária da Câmara Municipal do Ipojuca no dia 13 de Março de 2018, solicitando a implantação de uma ciclovia na rodovia de acesso às praias do Cupe, Muro Alto e Gamboa.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/329/064_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/329/064_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a revitalização do chafariz localizado na Rua São Sebastião em camela.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/330/065_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/330/065_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a revitalização e reparo da Rua São Sebastião em Camela.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/331/066_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/331/066_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando solicitando parada do carro pipa que faz a distribuição de água potável aos moradores do Sitio Canoas de frente ao Armazém de Janielle Construções para contemplar as localidades, ruas daquelas imediações no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/332/067_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/332/067_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando requalificação da Rua Osvaldo Vitoriano, sentido ao Anexo da Escola Municipal de Educação Infantil -E.M.E.I (Creche), em Camela.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/333/068_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/333/068_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a reinstalação do letreiro com o nome de Porto de Galinhas, na rua da Esperança em frente ao banheiro Público, que foi retirado para manutenção no dia 05 de Setembro de 2020.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/334/069_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/334/069_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência a melhoria da Rua Travessa Mario Júlio do Rego, conhecida mas como rua do esconde nego, localizada no distrito de Nossa senhora do ó, Bem como a limpeza das galerias e canais do Distrito.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/335/070_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/335/070_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a restauração da quadra poliesportiva do Distrito de Ipojuca. nas proximidades da Escola santo Cristo.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/336/071_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/336/071_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando Requerer do poder público municipal a aplicação da vacina antirrábica humana e soro antirrábico (SAR) nas unidades de saúde do município de Ipojuca.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/337/072_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/337/072_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado, de acordo com o que dispõe o ordenamento jurídico vigente sobre obras e serviços de engenharia no âmbito da administração pública municipal, serviço de construção de uma ponte, onde está localizada uma ponte improvisada na entrada principal do Engenho Tabatinga.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/338/073_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/338/073_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o calçamento da rua M, na Rurópolis de Camela.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/339/074_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/339/074_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a requalificação da Rua Maria José Ferreira de Oliveira, em Camela.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/340/075_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/340/075_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o reparo do calçamento da Rua Maria José Ferreira de Oliveira em Camela</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/341/076_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/341/076_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando um container de lixo na esquina do sitio de ozi, na usina salgado.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/342/077_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/342/077_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando o estudo para ampliação do Serviço de Atendimento Móvel de Urgência (SAMU) deste município, visto que, a demanda tem aumentado. Que seja dada prioridade a este estudo e posterior implantação de novos veículos e profissionais do SAMU.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/343/078_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/343/078_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Infraestrutura e Serviços Municipais solicitando Pavimentação para a Rua Beira Rio e adjacências, áreas próximas à Creche, em Camela.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/344/079_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/344/079_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência a melhoria da rua Manoel Braz, localizada no Distrito de Nossa senhora do ó, Bem como a limpeza das Galerias e canais do Distrito.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/345/080_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/345/080_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando que seja implantado um ponto de coleta de lixo na Rua Direita, 1002, Nossa Senhora do Ó, Ipojuca/PE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/346/081_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/346/081_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando solicito a manutenção da iluminação nos poste no Loteamento Antônio Dourado Neto, próximo ao Lava jato de Bebeto.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/347/082_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/347/082_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção dos postes que liga o trecho da PE-60 em frente a UPA de Ipojuca; situada na comunidade Vila do Estaleiro em Ipojuca Sede, até o trevo da PE-42.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/348/083_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/348/083_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a desobstrução e reparo do esgoto que corre a céu aberto na Rua Abílio de Souza em Nossa Senhora do ó.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/349/084_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/349/084_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando de forma urgente o reparo do asfalto com algumas deformidades logo no acesso a Camela, após a saída da PE60.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/350/085_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/350/085_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e patrolamento da via de acesso à estrada principal do Loteamento porto coqueiral.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/351/086_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/351/086_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais e Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS solicitando a requalificação das ruas da Vila do Estaleiro, as mesmas encontram esburacadas, sem asfaltos e calçamentos. Também gostaria de solicita uma faixa de pedestre em frente a upa de Ipojuca, além da requalificação dos redutores de velocidades nas proximidades da upa que encontram deteriorados._x000D_
 Solicito soluções urgente.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/352/087_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/352/087_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a Manutenção do Poste A-0863,Localizado Na Rua 26 Loteamento Canoas em Nossa Senhora do Ó – Ipojuca.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/353/088_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/353/088_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a ligação do poste de iluminação localizado na Vila do Estaleiro, Quadra 27, de fronte à Casa nº 06.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/354/089_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/354/089_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais, Prefeitura do Ipojuca e COMPESA solicitando reparo urgente em um trecho da Rua Padre Melo, nas proximidades da Escola Municipal Agro Urbana, Distrito de Camela. Tem buracos na rua e muito desperdício de água potável!</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/355/090_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/355/090_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da estrada que dá acesso ao Engenho Guerra, na Zona Rural de Ipojuca.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/356/091_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/356/091_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca, Secretaria de Infraestrutura e Serviços Municipais, Secretaria de Turismo, Secretaria de Saúde, Secretaria de Meio Ambiente e Controle Urbano, Secretaria de Defesa Social e que seja realizada uma força-tarefa das secretarias municipais em preparação ao período de feriado prolongado que teremos a partir desta sexta-feira (03/09) até a próxima terça-feira, quando é comemorada a Independência do Brasil, visto que teremos um grande fluxo de pessoas em nosso balneário.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/357/092_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/357/092_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizado o serviço de manutenção na estrada de acesso ao Engenho Caetés, no trecho entre o aterro sanitário e a vila do Eng. Caetés, zona rural, Ipojuca</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/358/093_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/358/093_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja executado o serviço de manutenção das principais ruas da comunidade de Zé Pujuca, Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/359/094_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/359/094_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja executado serviço de manutenção das principais vias de acesso à comunidade da Usina Salgado, localizado em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/360/095_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/360/095_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando que seja enviado ofício à Excelentíssima Senhora Prefeita Célia Sales e ao Secretário Municipal de Educação na pessoa do Sr. Francisco Amorim, para que seja enviado a esta Casa Legislativa o relatório das Rotas dos Ônibus Escolares que estão sendo atendidas por esta secretaria e a relação dos seus devidos condutores</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/361/096_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/361/096_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando que seja enviado ofício à Excelentíssima Senhora Prefeita Célia Sales e ao Secretário Municipal de Educação na pessoa do Sr. Francisco Amorim, para retomada da rota do transporte escolar, em caráter de urgência, do Engenho Soledade para Ipojuca, tendo em vista a retomada das aulas presenciais os alunos estão impossibilitados de frequenta-las devido a ausência do transporte público escolar.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/362/097_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/362/097_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência a melhoria das estradas das comunidades de ( Zé Pojuca 1 e 2 e Jiqui, na Usina Salgado), solicito também no mesmo requerimento que seja enviado a cópia da baixa assinada feito pela comunidade do local, que possa ser entregue a secretaria de Infraestrutura e a excelentíssima Sra. Prefeita.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/363/098_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/363/098_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja restaurado em caráter de urgência o tablado dos jangadeiros localizado na praça das piscinas naturais, em Porto de Galinhas, onde os jangadeiros se reúnem e guardam seus equipamentos de trabalho, tais como boias, coletes, etc.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/364/099_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/364/099_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a capinação e poda de árvores em todas as vias da Vila de Porto de Galinhas, em especial na rua principal da vila, pois o mato está alto e em alguns trechos até está encobrindo a visão das câmeras de segurança.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/365/100_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/365/100_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção, em caráter de urgência, dos refletores da orla de Maracaípe a Porto de Galinhas, que encontram-se todos apagados.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/366/101_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/366/101_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais e Secretaria de Turismo solicitando para que seja instalado na entrada deste município um letreiro grande com semelhança aode Porto de Galinhas, com o nome da nossa cidade e que seja dada providencia para a volta do letreiro de Porto de Galinhas.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/367/102_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/367/102_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando pintura de faixas de pedestres na PE-060, em Califórnia-Ipojuca, nas mediações da UPA e em frente ao IFPE.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/368/103_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/368/103_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS solicitando solicitando sinalização da Rua do Cemitério no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/369/104_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/369/104_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a troca das manilhas de esgoto por uma tubulação maior, facilitando o escoamento da Rua do Comércio, localizado em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/370/105_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/370/105_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a revitalização da calçada com aplicação de “paver”, na Rua do Comércio, localizada em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/371/107_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/371/107_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a requalificação da Rua São Sebastião no Distrito de Camela.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/372/108_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/372/108_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Requerer do poder público municipal um pedido de urgência Que seja implantado postes de iluminação das principais ruas do Sítio Canoas, Localizado em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/373/109_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/373/109_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Educação e Secretaria de Saúde solicitando que realizer uma campanha de vacinação dos estudantes das escolas ipojucanas._x000D_
 Visto que as aula estão voltando a normalidade, vejo como incentivo a vacinação dos estudantes, com o objetivo de favorecer o avanço da vacinação na nossa cidade.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/374/110_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/374/110_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais e Secretaria de Turismo solicitando a fiscalização e reforma nos banheiros públicos deste município, inclusive o da praça do relógio em Porto de Galinhas._x000D_
 Que seja dado solução urgente !</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/375/111_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/375/111_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais, Secretaria Especial de Esportes eSecretaria de Defesa Social solicitando a fiscalização nas quadras esportivas deste município, algumas encontram-se em situação precária necessitando da reposição de alguns itens (rede , luminárias, etc..). Além da falta de limpeza dos banheiros, o qual encontram-se em situação que impossibilita a utilização para os praticantes de esportes deste município._x000D_
 Gostaria de solicitar rondas ostensivas por parte da nossa querida guarda municipal nas quadras desde município para garantir segurança a nossa população.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/376/112_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/376/112_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais e Prefeitura Municipal do Ipojuca solicitando construção de paradas de ônibus no Engenho São Paulo e recuperação total da recém construída parada no Engenho Pindoba</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/377/113_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/377/113_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando concerto nos calçamentos, na Rua 17 e na 1º Travessa da Rua 17 no Loteamento Canoas, próximo ao Armazém de David Fort no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/378/114_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/378/114_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Requerer do poder público municipal um pedido de urgência Que seja feito uma requalificação das Ruas do Loteamento Canoas 01 e 02, (conhecido como Bairro 13), Localizado em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/379/115_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/379/115_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita a revitalização do depósito de lixo; localizado no final da Rua Vila Novo, em Camela.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/380/116_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/380/116_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Educação solicitando que seja feita a manutenção dos ar condicionados quebrados na Creche Professora Maria Rejane da Silva e Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/381/117_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/381/117_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando solicitando abertura e limpeza da levada, córrego de águas que fica por traz do bairro 13 e parte do Loteamento Canoas sentido Sítio Canoas no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/382/118_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/382/118_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando à Prefeitura Municipal de Ipojuca - Gabinete da Prefeita_x000D_
 a instalação de brinquedos inclusivos nas praças e locais públicos de livre acesso do povo de Ipojuca, destinados ao lazer das crianças com deficiência, cumprindo as determinações legais de acessibilidade e inclusão, conforme preconiza o Estatuto da Pessoa Com Deficiência</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/383/120_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/383/120_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando que seja feita a limpeza das valas existentes entorno da Vila Nova em Camela.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/384/121_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/384/121_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando melhoras nas condições das ruas do entorno do Espaço Brasil, Loteamento Canoas no fim da Rua da Macaíba no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/385/122_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/385/122_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Departamento de Estrada de Rodagem - DER e Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS solicitando que se faça um estudo de como pode ser melhorado o trânsito no trecho da PE-009 que dá acesso à Rua Quatro, em Nossa Senhora do Ó. A saída desta via local fica em frente ao Arco-Vita que está sendo instalado na localidade e também ao Rei da Coxinha, e tem ocorrido vários acidentes na área. Por isso solicito um estudo para melhoria e adequação do trânsito devido ao grande fluxo e acidentes, com o objetivo de ofertar mais segurança aos motoristas e garantir fluidez de tráfego.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/386/124_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/386/124_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando aquisição e implantação da vacina antirrábica nas unidades de pronto atendimento do município.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/387/125_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/387/125_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando melhorias urgentes - limpeza, reforma, capinação e poda de árvores - nas paradas do serviço de transporte que se localizam na Rodovia PE-042, mais precisamente no Engenho Amazonas, que conforme imagens demonstram sua necessidade.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/388/126_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/388/126_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício a Secretaria de Infraestrutura e Serviços Municipais solicitando expansão territorial do Campo de Futebol do Engenho Queluz.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/389/127_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/389/127_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando instalação de coletor de lixo na Rua Corvina, Salina II, Porto de Galinhas, ao lado do mercadinho de Dona Nina.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/390/128_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/390/128_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feito o recapeamento no sentido de reparar o asfalto danificado com crateras na Rua Maria José Ferreira de Oliveira em camela, que vem causando muitos transtornos aos moradores, transeuntes e veículos que circulam no local.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/391/129_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/391/129_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando O reparo em uma deformidade do asfalto no trecho que liga a Travessa da Praça com a Rua Olímpio Luiz Soares em camela.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/392/130_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/392/130_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que determine providências para reparo na iluminação pública no final da Rua Amaro José do Nascimento por trás do Estádio de Futebol de Camela.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/393/131_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/393/131_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção dos postes A-0373 e A-0613 na Rua 11, Loteamento Canoas em Nossa Senhora do Ó – Ipojuca.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/394/132_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/394/132_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando O concerto no calçamento da Rua 15,Esquina do colégio Modelo no Loteamento Canoas no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/395/132_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/395/132_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a Manutenção do Poste A-2223, Na vila Califórnia, na rua principal, próximo á escola municipal Nossa Senhora do Perpetuo socorro, em frente a granja dos gordinhos, Ipojuca.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/396/134_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/396/134_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando ações de atendimento à saúde do homem em virtude da campanha Novembro Azul, que tem o objetivo de alertar para a importância do diagnóstico precoce do câncer de próstata, o mais frequente entre os homens brasileiros depois do câncer de pele. Solicito da Secretaria um mutirão de ações para atendimento dos ipojucanos, e se possível em algumas localidades realizar as atividades à noite, visto que muitos trabalham durante o dia, e ficam impossibilitados de participar. Solicito também que as ações sejam amplamente divulgadas, para melhor resultado e adesão dos munícipes.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/397/136_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/397/136_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando para que seja feita a remoção de lixo e entulho acumulado e que seja também colocado um container para o descarte do lixo, logo no inicio da Rua do Sol em Camela</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/398/137_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/398/137_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o reparo na iluminação pública da Rua da Olaria nas proximidades do sitio de Amaro Barbudo em camela.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/399/138_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/399/138_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Departamento de Estrada de Rodagem - DER solicitando a construção de uma ciclovia de Serrambi ao Engenho Canto, do lado direito Serrambi sentido à Porto de Galinhas.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/400/140_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/400/140_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando o reforço da fiscalização quanto ao mergulho e a circulação de banhistas nas piscinas naturais. Nesta época está havendo relatos de quantidade excessiva de pessoas indo à nado ou de caiaque para as piscinas, e também do mergulho, sobrecarregando a área e excedendo o número de pessoas permitidas</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/401/141_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/401/141_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Iluminação pública na rua do pantanal, distrito de Porto de galinhas.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/402/142_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/402/142_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde solicitando a implantação de um Centro de Hemodiálises municipal.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/403/143_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/403/143_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando instalação de poste de iluminação na travessa da rua da Macaíba, em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/404/144_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/404/144_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita a manutenção de limpeza e capinação dos matos nos canais pré moldados, da travessa da Macaíba no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/405/145_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/405/145_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a revisão e reparo das lâmpadas de LED ao longo da rodovia PE-009, pois muitas estão apresentando falhas, causando transtornos aos motoristas.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/406/146_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/406/146_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando providências urgentes quanto ao esgoto à céu aberto na rua ao lado da Pousada Morada Azul, em Porto de Galinhas, situada na Rua da Esperança, em Porto de Galinhas. O problema existe há meses e está pior a cada dia. Atualmente a rua está interditada. Pedras foram colocadas por populares para evitar que os veículos caiam no buraco que se formou na área.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/407/147_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/407/147_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando a limpeza das valas existentes na Rua 5 em Camela.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/408/148_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/408/148_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Secretaria de Infraestrutura e Serviços Municipais solicitando o Reparo no asfalto da Rua 4 em Camela</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/409/149_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/409/149_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando uma melhoria daterraplanagem no acesso da Rua das Cacimbas. S/N Situada no Destrito de Serrambi, nas imediações da Rua da Igreja Batista. Agradecemos atenção prestada para esta solicitação, no compromisso de estarmos a serviço do povo Ipojucano.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/410/150_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/410/150_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja instalado corrimãos na escadaria de acesso da comunidade Bela Vista de Rurópolis - Ipojuca. Observando que o asfalto esta precisando de reparos, pois tratando-se de uma topografia íngreme, esta dificultando o acesso de veículos._x000D_
 Anexo fotos enviadas pelos moradores para melhor análise._x000D_
 Agradecemos desde já toda providência por parte desta secretaria.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/411/151_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/411/151_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício undefined e Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizada uma vistoria de uma Barreira Situada na Rua Alto da Bela Vista, No 2, por trás da cada da Sra. Marica Gomes do Nascimento._x000D_
 Após vistoria seja tomada uma providência para segurança e integridade dos moradores locais.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/412/152_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/412/152_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando serviço de recuperação e melhorias na estrada que dá acesso ao Engenho Queluz.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/413/153_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/413/153_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a realização de serviço de manutenção das ruas do Lot. Canoas, do lado esquerdo do conjunto habitacional Canoas 1 e 2, em Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/414/154_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/414/154_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando serviços de instalação de braços de iluminação nos postes da rua do canal, por trás do colégio José Benjamim de Souza leão, Nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/415/155_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/415/155_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Saúde e Prefeitura Municipal do Ipojuca solicitando o número de especialistas médicos no Município de Ipojuca, assim como os locais de atuação e a demanda de cada área.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/416/156_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/416/156_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência que seja realizada uma avaliação para calçamento da Rua Ana Júlia, situada no distrito de Serrmbi, bem como a drenagem da água que se acumula com a chuva.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/417/157_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/417/157_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Agricultura, Secretaria de Habitação e Secretaria de Infraestrutura e Serviços Municipais solicitando Uma máquina afim de preparar o terreno para construção de uma moradia, localizada no engenho Amazonas, na propriedade da Sra. Josefa Severina Bispo com número do contrato PE039900000020, conforme Ministério do Desenvolvimento Agrário.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/418/158_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/418/158_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando que este tome as providências necessárias no sentido de viabilizar a retirada do entulho acumulado já a alguns dias na saída de jogata para a PE60 em Ipojuca.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/419/159_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/419/159_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando o reparo das irregularidades apresentadas na pavimentação (asfalto) ao longo da Rua Treze de Maio em Camela.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pdl_001_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pdl_001_2021.pdf</t>
   </si>
   <si>
     <t>Determina a suspensão das construções comerciais autorizadas na região das praias de Camboa, Cupe, Muro Alto, Porto de Galinhas, Serrambi, Maracalpe e Toquinho, até que seja realizada a Revisão do Plano Diretor do Município do lpojuca, e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pdl_002_2021.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pdl_002_2021.pdf</t>
   </si>
   <si>
     <t>Determina a suspensão do poder de multa e da aplicação de autos de infração pela Guarda Municipal de Trânsito até que seja providenciada a sinalização vertical e horizontal, educação de trânsito para prevenção, capacitação e reciclagem da Guarda Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3698,68 +3698,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/444/plo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/68/plo_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/445/plo_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/446/plo_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/447/plo_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/448/plo_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/449/plo_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/450/plo_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/451/plo_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/452/plo_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/453/plo_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/454/plo_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/455/plo_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/456/plo_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/457/plo_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/458/plo_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/459/plo_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/460/plo_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/461/plo_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/1/plo_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/2/plo_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/462/plo_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/463/plo_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/464/plo_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/465/plo_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/466/plo_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/467/plo_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/468/plo_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/469/plo_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/470/plo_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/471/plo_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/472/plo_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/473/plo_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/474/plo_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/475/plo_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/3/plo_036_2021_verificar_pdf__lei__errada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/476/plo_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/477/plo_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/4/plo_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/37/plo_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/38/plo_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/478/plo_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/479/plo_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/480/plo_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/481/plo_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/482/plo_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/483/plo_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/39/plo_048_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/484/plo_049_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/40/plo_050_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/5/plo_051_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/485/plo_052_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/486/plo_053_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/487/plo_054_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/6/plo_055_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/7/plo_056_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/8/plo_057_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/47/plo_058_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/9/plo_059_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/10/plo_060_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/488/plo_061_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/489/plo_062_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/490/plo_063_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/11/plo_064_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/491/plo_066_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/492/plo_068_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/69/plo_069_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/13/plo_070_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/493/plo_071_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/494/plo_072_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/14/plo_073_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_074_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/16/plo_075_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/17/plo_076_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/18/plo_077_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/495/plo_078_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/496/plo_079_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/19/plo_080_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/20/plo_081_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/497/plo_082_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/70/plo_083_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/21/plo_084_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/498/plo_085_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/48/plo_086_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/49/plo_087_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/22/plo_088_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/23/plo_089_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/41/plo_090_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/71/plo_091_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/42/plo_092_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/51/pelo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/52/001_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/53/002_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/54/003_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/55/004_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/420/001_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/421/002_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/422/003_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/423/004_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/426/001_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/427/002_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/428/003_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/429/004_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/430/005_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/431/006_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/432/007_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/433/008_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/434/009_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/435/010_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/436/011_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/215/ind_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/216/ind_002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/217/ind_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/218/ind_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/219/ind_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/220/ind_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/221/ind_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/222/ind_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/223/ind_009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/224/ind_010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/225/ind_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/226/ind_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/227/ind_013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/228/ind_014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/229/ind_015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/230/ind_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/231/ind_017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/232/ind_018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/233/ind_019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/234/ind_020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/235/ind_022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/236/ind_023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/237/ind_024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/238/ind_025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/239/ind_026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/240/ind_027.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/241/ind_028.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/242/ind_029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/243/ind_030.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/244/ind_031.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/245/ind_032.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/246/ind_033.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/247/ind_034.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/248/ind_035.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/249/ind_036.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/250/ind_037.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/251/ind_038.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/252/ind_039.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/253/ind_040.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/254/ind_041.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/255/ind_042.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/256/ind_043.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/257/ind_044.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/258/ind_045.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/259/ind_046.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/260/ind_047.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/261/ind_048.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/262/ind_049.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/263/ind_050.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/264/ind_052.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/265/ind_053.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/266/ind_054.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/267/ind_055.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/268/ind_056.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/269/001_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/270/002_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/271/003_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/272/004_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/273/005_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/274/006_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/275/007_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/276/008_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/277/009_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/278/010_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/279/011_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/280/012_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/281/013_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/282/014_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/283/015_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/284/016_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/285/017_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/286/018_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/287/019_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/288/020_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/289/021_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/290/022_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/291/023_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/292/024_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/293/025_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/294/028_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/295/029_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/296/030_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/297/031_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/298/032_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/299/033_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/300/034_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/301/035_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/302/036_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/303/037_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/304/038_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/305/039_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/306/040_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/307/041_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/308/042_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/309/044_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/310/045_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/311/046_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/312/047_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/313/048_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/314/049_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/315/050_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/316/051_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/317/052_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/318/053_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/319/054_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/320/055_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/321/056_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/322/057_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/323/058_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/324/059_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/325/060_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/326/061_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/327/062_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/328/063_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/329/064_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/330/065_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/331/066_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/332/067_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/333/068_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/334/069_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/335/070_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/336/071_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/337/072_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/338/073_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/339/074_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/340/075_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/341/076_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/342/077_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/343/078_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/344/079_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/345/080_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/346/081_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/347/082_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/348/083_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/349/084_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/350/085_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/351/086_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/352/087_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/353/088_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/354/089_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/355/090_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/356/091_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/357/092_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/358/093_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/359/094_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/360/095_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/361/096_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/362/097_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/363/098_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/364/099_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/365/100_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/366/101_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/367/102_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/368/103_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/369/104_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/370/105_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/371/107_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/372/108_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/373/109_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/374/110_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/375/111_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/376/112_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/377/113_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/378/114_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/379/115_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/380/116_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/381/117_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/382/118_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/383/120_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/384/121_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/385/122_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/386/124_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/387/125_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/388/126_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/389/127_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/390/128_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/391/129_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/392/130_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/393/131_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/394/132_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/395/132_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/396/134_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/397/136_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/398/137_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/399/138_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/400/140_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/401/141_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/402/142_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/403/143_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/404/144_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/405/145_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/406/146_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/407/147_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/408/148_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/409/149_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/410/150_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/411/151_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/412/152_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/413/153_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/414/154_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/415/155_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/416/156_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/417/157_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/418/158_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/419/159_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pdl_001_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pdl_002_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/444/plo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/68/plo_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/445/plo_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/446/plo_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/447/plo_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/448/plo_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/449/plo_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/450/plo_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/451/plo_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/452/plo_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/453/plo_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/454/plo_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/455/plo_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/456/plo_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/457/plo_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/458/plo_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/459/plo_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/460/plo_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/461/plo_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/1/plo_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/2/plo_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/462/plo_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/463/plo_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/464/plo_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/465/plo_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/466/plo_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/467/plo_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/468/plo_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/469/plo_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/470/plo_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/471/plo_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/472/plo_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/473/plo_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/474/plo_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/475/plo_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/3/plo_036_2021_verificar_pdf__lei__errada.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/476/plo_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/477/plo_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/4/plo_039_2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/37/plo_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/38/plo_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/478/plo_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/479/plo_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/480/plo_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/481/plo_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/482/plo_046_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/483/plo_047_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/39/plo_048_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/484/plo_049_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/40/plo_050_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/5/plo_051_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/485/plo_052_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/486/plo_053_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/487/plo_054_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/6/plo_055_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/7/plo_056_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/8/plo_057_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/47/plo_058_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/9/plo_059_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/10/plo_060_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/488/plo_061_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/489/plo_062_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/490/plo_063_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/11/plo_064_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/491/plo_066_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/492/plo_068_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/69/plo_069_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/13/plo_070_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/493/plo_071_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/494/plo_072_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/14/plo_073_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/15/plo_074_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/16/plo_075_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/17/plo_076_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/18/plo_077_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/495/plo_078_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/496/plo_079_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/19/plo_080_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/20/plo_081_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/497/plo_082_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/70/plo_083_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/21/plo_084_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/498/plo_085_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/48/plo_086_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/49/plo_087_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/22/plo_088_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/23/plo_089_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/41/plo_090_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/71/plo_091_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/42/plo_092_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/51/pelo_001_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/52/001_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/53/002_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/54/003_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/55/004_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/420/001_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/421/002_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/422/003_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/423/004_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/426/001_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/427/002_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/428/003_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/429/004_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/430/005_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/431/006_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/432/007_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/433/008_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/434/009_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/435/010_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/436/011_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/215/ind_001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/216/ind_002.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/217/ind_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/218/ind_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/219/ind_005.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/220/ind_006.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/221/ind_007.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/222/ind_008.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/223/ind_009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/224/ind_010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/225/ind_011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/226/ind_012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/227/ind_013.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/228/ind_014.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/229/ind_015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/230/ind_016.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/231/ind_017.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/232/ind_018.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/233/ind_019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/234/ind_020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/235/ind_022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/236/ind_023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/237/ind_024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/238/ind_025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/239/ind_026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/240/ind_027.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/241/ind_028.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/242/ind_029.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/243/ind_030.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/244/ind_031.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/245/ind_032.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/246/ind_033.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/247/ind_034.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/248/ind_035.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/249/ind_036.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/250/ind_037.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/251/ind_038.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/252/ind_039.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/253/ind_040.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/254/ind_041.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/255/ind_042.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/256/ind_043.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/257/ind_044.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/258/ind_045.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/259/ind_046.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/260/ind_047.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/261/ind_048.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/262/ind_049.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/263/ind_050.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/264/ind_052.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/265/ind_053.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/266/ind_054.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/267/ind_055.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/268/ind_056.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/269/001_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/270/002_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/271/003_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/272/004_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/273/005_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/274/006_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/275/007_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/276/008_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/277/009_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/278/010_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/279/011_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/280/012_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/281/013_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/282/014_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/283/015_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/284/016_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/285/017_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/286/018_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/287/019_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/288/020_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/289/021_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/290/022_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/291/023_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/292/024_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/293/025_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/294/028_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/295/029_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/296/030_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/297/031_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/298/032_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/299/033_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/300/034_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/301/035_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/302/036_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/303/037_2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/304/038_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/305/039_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/306/040_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/307/041_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/308/042_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/309/044_2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/310/045_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/311/046_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/312/047_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/313/048_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/314/049_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/315/050_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/316/051_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/317/052_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/318/053_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/319/054_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/320/055_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/321/056_2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/322/057_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/323/058_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/324/059_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/325/060_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/326/061_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/327/062_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/328/063_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/329/064_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/330/065_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/331/066_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/332/067_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/333/068_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/334/069_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/335/070_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/336/071_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/337/072_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/338/073_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/339/074_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/340/075_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/341/076_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/342/077_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/343/078_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/344/079_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/345/080_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/346/081_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/347/082_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/348/083_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/349/084_2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/350/085_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/351/086_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/352/087_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/353/088_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/354/089_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/355/090_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/356/091_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/357/092_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/358/093_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/359/094_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/360/095_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/361/096_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/362/097_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/363/098_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/364/099_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/365/100_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/366/101_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/367/102_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/368/103_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/369/104_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/370/105_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/371/107_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/372/108_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/373/109_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/374/110_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/375/111_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/376/112_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/377/113_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/378/114_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/379/115_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/380/116_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/381/117_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/382/118_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/383/120_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/384/121_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/385/122_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/386/124_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/387/125_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/388/126_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/389/127_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/390/128_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/391/129_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/392/130_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/393/131_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/394/132_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/395/132_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/396/134_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/397/136_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/398/137_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/399/138_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/400/140_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/401/141_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/402/142_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/403/143_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/404/144_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/405/145_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/406/146_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/407/147_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/408/148_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/409/149_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/410/150_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/411/151_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/412/152_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/413/153_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/414/154_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/415/155_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/416/156_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/417/157_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/418/158_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/419/159_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/424/pdl_001_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2021/425/pdl_002_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>