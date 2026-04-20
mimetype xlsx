--- v0 (2025-11-08)
+++ v1 (2026-04-20)
@@ -54,2283 +54,2283 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Célia Agostinho Lins de Sales</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pl_01_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pl_01_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – REAJUSTA O VENCIMENTO BASE DOS SERVIDORES OCUPANTES DOS CARGOS EFETIVOS DA CÂMARA MUNICIPAL DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Danda Positivo, Deoclécio Lira, Gilmar, Paulinho Nascimento, Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/60/pl_02_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/60/pl_02_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – REAJUSTA O VENCIMENTO BÁSICO DOS SERVIDORES OCUPANTES DE CARGO COMISSIONADO DA CÂMARA MUNICIPAL DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pl_03_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pl_03_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA OS PARÁGRAFOS, 1º E 2º, DO ART. 2º, DA LEI MUNICIPAL Nº 1.674/2013, QUE INSTITUI O AUXILIO-TRANSPORTE NO ÂMBITO DA CÂMARA MUNICIPAL DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/62/pl_04_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/62/pl_04_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO MENSAL DO PREFEITO(A), VICE-PREFEITO(A) E SECRETÁRIOS, NOS TERMOS DO ART. 29, INCISO V, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/63/pl_05_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/63/pl_05_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA A LEI MUNICIPAL Nº 1.459/2007, QUE INSTITUI O AUXÍLIO-ALIMENTAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/64/pl_06_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/64/pl_06_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA O ART. 2º DA LEI MUNICIPAL Nº 1.612/2021, QUE INSTITUI O AUXÍLIO-SAÚDE NO ÂMBITO DA CÂMARA MUNICIPAL DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/65/pl_07_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/65/pl_07_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – ALTERA A LEI MUNICIPAL Nº 1.518/2009 E A LEI MUNICIPAL Nº 1.850/2016 PARA ESTRUTURAR OS NÍVEIS DE PROGRESSÃO E VENCIMENTOS DA CARREIRA DOS CARGOS DE PROCURADORES DA CÂMARA MUNICIPAL DO IPOJUCA, DE PROVIMENTO EFETIVO E PRIVATIVOS DE ADVOGADOS, CRIADOS PELA LEI MUNICIPAL Nº 1.475/2007 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/50/pl_08_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/50/pl_08_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – “AUTORIZA O PODER EXECUTIVO CONSTRUIR UM ESTÁDIO MUNICIPAL DE FUTEBOL NOS PADRÕES EXIGIDOS PARA RECEBER PARTIDAS OFICIAIS NO DISTRITO DE NOSSA SENHORA DO Ó, NO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adilma</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pl_09_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pl_09_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E COMPOSTAGEM NO MUNICÍPIO DO IPOJUCA/PE;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/58/pl_10_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/58/pl_10_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO DOS SERVIDORES DO MUNICÍPIO DO IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pl_11_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pl_11_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS E MATERNIDADES MUNICIPAIS OFERECEREM ORIENTAÇÃO DE PRIMEIROS SOCORROS EM CASO DE ENGASGAMENTO, ASPIRAÇÃO DE CORPO ESTRANHO E PREVENÇÃO DE MORTE SÚBITA DE RECÉM-NASCIDOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Flávio do Cartório</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pl_12_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pl_12_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR E INCENTIVO AO EMPREENDIMENTO RURAL MAIS AGRICULTURA, NO ÂMBITO DO MUNICÍPIO DO IPOJUCA</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pl_14_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pl_14_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER EXECUTIVO CRIAR O “BOLSA ESTUDO” EM NÍVEL DE PÓS-GRADUAÇÃO/ESPECIALIZAÇÃO PARA OS PROFESSORES DA REDE MUNICIPAL DE ENSINO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pl_15_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pl_15_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – INSTITUI O BENEFÍCIO EMERGENCIAL MUNICIPAL, DESTINADO À CONCESSÃO DE PREMIAÇÃO AOS ARTISTAS, ATRAÇÕES ARTÍSTICAS E OUTROS PARTICIPANTES QUE ATUARAM NA PROGRAMAÇÃO CARNAVALESCA DO IPOJUCA NOS ANOS DE 2019 E/OU 2020, DIANTE DA IMPOSSIBILIDADE DE REALIZAÇÃO DE EVENTOS CARNAVALESCOS EM 2022, POR FORÇA DAS MEDIDAS RESTRITIVAS ADOTADAS EM DECORRÊNCIA DA_x000D_
 PERMANÊNCIA DA PANDEMIA DO COVID-19</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Paulo Alves</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – DENOMINA DE “MERCADO DE CULTURA EDÉCIO CORREIA LIMA”, O MERCADO PÚBLICO DE IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/27/pl_17_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/27/pl_17_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – REVISA E ATUALIZA O PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DO IPOJUCA,CONDIÇÕES PARA A SUA IMPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/pl_18_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/pl_18_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ESTABELECE A LEI PARCELAMENTO, USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO DE IPOJUCA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/29/pl_19_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/29/pl_19_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ALTERA A LEI MUNICIPAL Nº 2.051 DE 11 DE FEVEREIRO DE 2022, QUE DISPÕE SOBRE O ORÇAMENTO ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER LEGISLATIVO MUNICIPAL – INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO DA GRAVIDEZ NA ADOLESCÊNCIA NO MUNICÍPIO DE IPOJUCA/PE</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/pl_21_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/pl_21_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – INSTITUI O PLANO MUNICIPAL DE CULTURA - PMC PARA O DECÊNIO 2022</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/pl_22_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/pl_22_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – CRIA O “ FUNDO MUNICIPAL DO TRABALHO DO IPOJUCA/PE”, INSTITUI O “CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA DO IPOJUCA/PE”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/pl_23_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/pl_23_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ALTERA A LEI MUNICIPAL Nº 1.713 DE 04 DE OUTUBRO DE 2013, QUE ALTERA E ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL Nº 1.064, DE 15 DE JUNHO DE 1994, QUE CRIA O CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pl_24_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pl_24_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE OS VENCIMENTOS DOS PROFESSORES DA REDE MUNICIPAL DE IPOJUCA EM ATENDIMENTO À EMENDA CONSTITUCIONAL 108/2020, DE 26 DE AGOSTO DE 2020 E A LEI 14.113/2020, DE 25 DE DEZEMBRO DE 2020</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/pl_25_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/pl_25_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – INSTITUI O SERVIÇO VOLUNTÁRIO DE AUXILIAR DE SALA DE AULA NO ÂMBITO DAS ESCOLAS MUNICIPAIS DE IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/pl_26_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/pl_26_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 1.341, DE 19 DE DEZEMBRO DE 2002, QUE “ALTERA A DENOMINAÇÃO DA PRAÇA GETÚLIO VARGAS E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/pl_27_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/pl_27_2022.pdf</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – ACRESCENTA O INCISO IX NO ART. 34 DA LEI Nº 1.925, DE 18 DE JUNHO DE 2019, QUE “DISPÕE SOBRE OS CONSELHOS TUTELARES DO MUNICÍPIO DO IPOJUCA, ESTABELECE DIREITOS E DEVERES DOS SEUS MEMBROS, E DÁ OUTRAS PROVIDÊNCIAS.” E ALTERA A REDAÇÃO_x000D_
 DO § 1 º DO MESMO ARTIGO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Gilmar</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/204/pl_29_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/204/pl_29_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que autoriza o Poder Executivo a implantar e realizar o tratamento por hidroterapia na rede pública de saúde do Município do Ipojuca, e dá outras providências</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/205/pl_30_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/205/pl_30_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Assistência Judiciária do Município do Ipojuca, estabelece normas para concessão do benefício e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/206/pl_31_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/206/pl_31_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual de reajuste dos Servidores integrantes de Cargo Efetivos do Quadro Permanente da Administração Pública Municipal e Ocupantes de Cargo Comissionados, e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/207/pl_32_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/207/pl_32_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.861 de 06 de setembro de 2017, que dispõe sobre a organização da Estrutura Administrativa, para alterar símbolo de cargo em comissão, extingue o cargo de Assessor Especial da Coordenadoria de Assessoramento Jurídico – CC-1 e cria o cargo em comissão de Procurador Geral Adjunto, e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/208/pl_33_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/208/pl_33_2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal –   Institui o Regime de Previdência Complementar e fixa o limite máximo para aposentadoria e pensões dos servidores públicos dos Poderes Executivo e Legislativo do Município do Ipojuca.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/209/pl_34_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/209/pl_34_2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Combate ao Desperdício de Alimentos e a Doação de Excedentes de Alimentos para Consumo Humano, e dá outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/210/pl_35_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/210/pl_35_2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a dispor sobre o acompanhamento integral para educandos com Dislexia ou Transtorno do Déficit de Atenção com Hiperatividade (TDAH) ou transtorno de aprendizagem.”</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/211/pl_36_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/211/pl_36_2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o nivelamento de tampões, caixas de inspeção, bueiros e bocas de lobo concomitante a execução de serviços de pavimentação, recapeamento, reconstrução, tapa-buracos ou qualquer serviço de manutenção em passeios, vias públicas, e dá outras providências.”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Deoclécio Lira</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pl_37_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pl_37_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de consumo de bebidas alcoólicas em praças públicas do Município do Ipojuca, e dá outras providências</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Irmão Genival</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui transmissão ao vivo da licitações promovidas pelo Poder Executivo e Legislativo municipais através de internet e redes sociais de comunicação.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Secretários Executivos, Secretários Especiais, Procurador Geral da Autarquia Providenciaria, Presidente da Agência Municipal do Meio Ambiente e Procurador Geral Adjunto do Município, nos termos do art. 29, inciso V, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/515/pl_40_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/515/pl_40_2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Legislativo Municipal -Autoria do Vereador Washington Antônio da Silva -Altera os incisos 111,IV e V do art. 2º e os incisos I e li do Art. 5º da Lei Municipal 1. 711, de 30 de setembro de 2013, que regulamenta o uso de jangadas tradicionais para visitação da área de proteção ambiental do criadouro de cavalos marinhos no Pontal de Maracaípe e piscinas naturais de Porto de Galinhas, Município do lpojuca, e o controle dos visitantes que fazem a travessia pela passadeira oficial, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/666/pl_41_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/666/pl_41_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.619/2011, que institui e regulamenta o Suprimento Individual, no âmbito da Câmara Municipal do lpojuca, destinado à realização de pequenas despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/667/pl_42_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/667/pl_42_2022.pdf</t>
   </si>
   <si>
     <t>Extingue e cria cargos de provimento efetivo no âmbito da Câmara Municipal do lpojuca, e dá outras providências</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/668/pl_43_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/668/pl_43_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.850, de 21 de dezembro de 2016, para instituir o Plano de Progressão Funcional e Vencimentos dos servidores de provimento efetivo da Câmara Municipal do Ipojuca, em relação aos cargos previstos nesta Lei, e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/669/pl_44_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/669/pl_44_2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Poder Executivo Municipal -Dispõe sobre a instituição do Programa de Bônus por Desempenho Educacional do lpojuca - BDE - IPOJUCA, e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/670/pl_45_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/670/pl_45_2022.pdf</t>
   </si>
   <si>
     <t>Desafeta área de titularidade do Município do lpojuca em Porto de Galinhas e autoriza o Município do lpojuca a doar, com encargos, a respectiva área a entidade religiosa, para finalidade específica de construção e instalação de uma igreja.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/697/pl_46_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/697/pl_46_2022.pdf</t>
   </si>
   <si>
     <t>GARANTE ÀS MULHERES, IDOSOS E PESSOAS COM DEFICIÊNCIA O DIREITO DE DESEMBARCAR FORA DOS LOCAIS DE PARADA DE TRANSPORTE COLETIVO NO PERÍODO NOTURNO, APÓS AS 22:00h</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – VETO Nº 001/2021 INTEGRAL DO PODER EXECUTIVO AO PROJETO DE LEI Nº 085/2021. AUTORIA DO VEREADOR EDUARDO CLEITON DE SANTANA – DISPÕE SOBRE O RATEIO DAS SOBRAS DE RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO – FUNDEB COM OS SERVIDORES EM EFETIVO EXERCÍCIO NO MAGISTÉRIO DA EDUCAÇÃO BÁSICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>(EM CARÁTER DE URGÊNCIA) – DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – VETO PARCIAL AO PROJETO DE LEI Nº 062/2021, QUE “ ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2022”</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – VETO PARCIAL AO PROJETO DE LEI Nº 063/2021, QUE “DISPÕE SOBRE O PLANO PLURIANUAL 2022/2025 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>DE INICIATIVA DO PODER EXECUTIVO MUNICIPAL – VETO INTEGRAL AO PROJETO DE LEI Nº 082/2021 QUE “DISCIPLINA A APLICAÇÃO DE PENALIDADES ADMINISTRATIVAS DECORRENTES DA INFRAÇÃO ÀS NORMAS PREVISTAS NA LEI MUNICIPAL Nº 1.498, DE 11 DE AGOSTO DE 2008 (CÓDIGO DE OBRAS E INSTALAÇÕES DO MUNICÍPIO DO IPOJUCA) E NA LEGISLAÇÃO URBANÍSTICA PERTINENTE, NO ÂMBITO DO MUNICÍPIO DO IPOJUCA, E DÁ OUTRAS PROVIDÊNCIAS“;</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/72/001_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/72/001_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício Prefeitura Municipal do Ipojuca, e Secretaria de Saúde solicitando a entrega de medicação para pacientes com receita (s) de médico (s) particular (es) pela Secretaria de Saúde, desde que o (a) paciente/usuário (a) seja cadastrado (a) no SUS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/73/002_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/73/002_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício Prefeitura do Ipojuca solicitando que realize um estudo sobre a viabilidade de o Município criar um Programa para oferecimento e implantação de poços artesianos para os moradores das comunidades de nosso Município.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/74/003_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/74/003_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício Prefeitura Municipal do Ipojuca e Secretaria de Educação solicitando que realize estudo sobre a viabilidade de desenvolvimento do projeto “Pátio Limpo” nas Escolas Públicas Municipais, a fim de incentivar a educação ambiental bem como a reflexão dos alunos, professores, funcionários e comunidade em geral sobre a importância de um ambiente limpo, conservado e organizado.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/75/004_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/75/004_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando à Excelentíssima Senhora Prefeita Célia Agostinho Lins de Sales que sejam tomadas todas as providências para incluir a cidade de Ipojuca no Programa “MORADIA LEGAL”, programa de regularização fundiária oferecido pelo Tribunal de Justiça do Estado de Pernambuco (TJPE) em parceria com os municípios e cartórios para efetivar medidas judiciais, urbanísticas, ambientais e sociais, com a finalidade de integrar núcleos urbanos informais ao contexto legal das cidades. O edital 2022 já foi lançado e a adesão pode ser solicitada até o próximo dia 28 de janeiro, de acordo com o documento</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/76/005_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/76/005_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a implantação de banheiros e uma área coberta com assentos no terminal de ônibus de Maracaípe, para acomodar melhor os motoristas, cobradores e passageiros.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/77/006_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/77/006_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal do Ipojuca e à Secretaria de Saúde solicitando apresentação de Projeto de Lei que dispõe sobre a criação da Unidade de Pronto Atendimento do Idoso no Município de Ipojuca, nos termos da minuta de projeto de lei, em anexo</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/78/007_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/78/007_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando exposição no site da Prefeitura de dias e horários da coleta de lixo em todo território municipal e campanha municipal educativa para que descartes de lixos residenciais sejam feitos conforme os horários de coleta.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Danda Positivo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/79/008_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/79/008_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando Que a mesma faça um estudo no terreno ao lado da borracharia de irmão Del, para desapropriação na Rua das Cacimbas em Serrambi.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/80/009_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/80/009_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando um estudo no terreno para desapropriação que fica em frete a casa de Catito e Zé Vaqueiro em Serrambi, na Rua Ana Julia.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/81/010_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/81/010_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando que a Prefeitura possa fazer um remanejamento dentro do percentual aprovado por esta Casa Legislativa para a desapropriação da área do Pontal da Camboa (Lote Nº 7), objetivando garantir o melhor aproveitamento, utilização em prol da coletividade e proteção do ambiente natural do local. A autorização para que a área seja desapropriada já foi aprovada através do projeto de lei Nº 002/2021 e sancionada (Lei 2.038, de 17 de janeiro de 2022).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/82/011_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/82/011_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à COMPESA solicitando um estudo para a realização da extensão de rede de água potável para a localidade de Nova Camela, neste município.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Irmão Ricardo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/83/012_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/83/012_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação de um Bicicletário em frente à Policlínica Maria das Graças Costa da Silva e Centro Diagnostico Alberto Costa Filho, na Rua do Colégio no distrito de Nossa Senhora do Ó- Ipojuca.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/84/013_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/84/013_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que  seja enviadoofício à Secretaria de Turismo solicitando a possibilidade de criação e imediata implantação de um centro Turístico e Cultural localidade de Serrambi. Torna-se necessária a implantação do referido centro Turístico e cultural, vez que naquela localidade hoje temos_x000D_
 um número expressivo de artesão e artistas em geral. Além disso, com o advento de um turismo regular, o que já é uma realidade, cresce também a demanda por objetos, iguarias_x000D_
 locais, produtos diversos. A ideia deste Centro Turístico e Cultural já é discutida há algum tempo por moradores daquela localidade. O Vereador subscritor desta já levantou tal hipótese em indicação verbal e escrita nos mandatos anteriores.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/85/014_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/85/014_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Prefeitura Municipal de Ipojuca solicitando que a mesma comunique o departamento competente para que adote as providências legais que se fizerem necessárias, no sentido de dedetizar todas as casas em torno do córrego que corre em toda extensão do beco da Pampulha em camela.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a Instalação de uma cobertura no acesso da Escola Jarbas Passarinho em Camela.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/87/016_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/87/016_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando investimento em Energia solar fotovoltaica nos prédios públicos no Município do Ipojuca, a fim de custear gasto com energia elétrica.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/88/017_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/88/017_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação de ar-condicionado na Escola Perpetuo Socorro na rua Califórnia.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/499/018_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/499/018_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando colocação de placas de advertência com a proibição de cães sem focinheira e a obrigatoriedade da utilização de guia curta de condução, nas vias públicas e em áreas de lazer do município.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/500/019_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/500/019_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, e à Prefeita Municipal do Município Ipojuca solicitando que seja feito com urgência o concerto dos buracos que surgiram durante as fortes chuvas, na rua da Praça Pedro Serafim de Souza, em Camela, distrito deste município.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/501/020_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/501/020_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde solicitando que crie uma versão urbana do programa TRANSPORTE CIDADÃO para transportar pacientes com dificuldades de locomoção por problemas físicos, usuários da rede municipal de saúde do Ipojuca.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_021-2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_021-2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a CAEL colocação de uma caixa coletora de lixo fixa na bifurcação sentido posso fundo, próximo ao society de Roberto em Sítio Canoas no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/503/022_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/503/022_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a requalificação e ampliação ou construção de um novo cemitério em Nossa Senhora do, visto que é um pleito antigo da comunidade local e uma necessidade devido ao crescimento populacional da região, e não há mais espaço físico para novos túmulos.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/661/023_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/661/023_2022.pdf</t>
   </si>
   <si>
     <t>Indico à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Defesa Social do Município do Ipojuca e à Secretaria de Infraestrutura e Serviços Municipais solicitando a construção de novos postos guarda-vidas na orla de todo o município do Ipojuca. A sugestão é construir estruturas que ofereçam abrigo do sol, vento e chuva, com melhor condição de trabalho e resposta mais eficiente nos salvamentos, utilizando na sua confecção materiais sustentáveis, como a madeira e a telha ecológica, gerando baixo impacto ao meio ambiente.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/662/024_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/662/024_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que  cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde solicitando A especialidade médica de cardiologia para o Centro de Referência a Saúde do Homem do Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/663/025_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/663/025_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja avaliada a viabilidade, da construção de uma pista de skate para a pratica do esporte skate park (Na Praça do Skate em Nossa Senhora do Ó), pois a praça já tem o nome de Praça do Skate, nada mais justo que criar esse modal aos nossos jovens.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/664/026_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/664/026_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde e à Prefeitura Municipal do Ipojuca solicitando Estudo sobre criação de um banco de sangue (Hemocentro) no Município de Ipojuca.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/665/027_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/665/027_2022.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando públicos, a INDICAÇÃO no sentido de fazer a seguinte solicitação:_x000D_
 1 - Que seja avaliada a viabilidade, da construção de um Banheiro Público, em Porto de Galinhas, nas proximidades do centro de Informação, entre o Núcleo dos Bombeiros e a Pista de Skate Park localizada em Portode Galinhas - Ipojuca._x000D_
 2 – Solicito Também, Grades de Proteção ao redor da Pista de Skate Park em Porto de Galinha, para evitar acidentes com turistas e pedestres que atravessam por dentro da pista com as pessoas praticando esporte no local.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/103/001_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/103/001_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando Que venha instalar novos pontos de caixa de água no sitio canoas, para que a Prefeitura com o carro pipa faça o abastecimento das mesma.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/102/002_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/102/002_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS, Secretaria de Infraestrutura e Secretaria de Defesa Social solicitando a abertura, especificamente durante os períodos de alta temporada, dos retornos na entrada da praia de Porto de Galinhas, em frente ao posto de gasolina e às lojas Americanas, para desafogar o trânsito na área. Também é importante a presença de um guarda municipal que fique fixo no local orientando e organizando o trânsito na área nesses períodos.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/91/003_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/91/003_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano e Secretaria de Infraestrutura e_x000D_
 Serviços Municipais solicitando a limpeza e o desassoreamento do Rio Merepe, no trecho entre a ponte do Merepe até Maracaípe. Uma vez que o litoral se tornou referência na preservação do meio ambiente recebendo recentemente a condecoração da Agência de Meio Ambiente da Suécia e da Associação Brasileira de Empresas de Limpeza Públicas_x000D_
 (Abrelpe) por ser a “cidade do lixo fora d’agua“, é importante que se faça este serviço em caráter de urgência.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/101/004_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/101/004_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando ao Excelentíssimo Senhor Desembargador Fernando Cerqueira Norberto dos Santos, Presidente do Tribunal de Justiça de Pernambuco, e, ao Excelentíssimo Senhor Desembargador Luiz Carlos de Barros Figueirêdo, corregedor geral da Justiça de Pernambuco, que inclua a cidade de Ipojuca no Programa “MORADIA LEGAL”, para efetivar medidas judiciais, urbanísticas, ambientais e sociais, com a finalidade de integrar núcleos urbanos informais ao contexto legal das cidades.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/100/005_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/100/005_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício solicitando a implementação de Programa de Formação de Voluntariado para o Enfrentamento da Violência Contra a Mulher, que tenha como escopo a promoção de mudanças na atitude dos cidadãos diante da questão da violência doméstica, através de cursos de formação._x000D_
 A nossa proposta pretende atuar em conformidade com o Art. 1o da Lei 11.340/06 a Lei Maria da Penha no que diz respeito a contribuir junto ao Poder Público nas formas de criação de mecanismos técnicos pedagógicos para coibir e prevenir a violência doméstica e familiar contra a mulher nos termos do § 8o do art. 226 da Constituição Federal._x000D_
 Deste modo, a perspectiva é implementar uma cultura de sensibilização, conscientização e ações de enfrentamento à violência doméstica por meio da capacitação de educadores, técnicos, operadores do direito, agentes de saúde, gestores da rede básica de educação e lideranças comunitárias.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/94/006_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/94/006_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Meio Ambiente e Controle Urbano solicitando a troca das lixeiras, por lixeiras novas e inclusive com lixeiras próprias para coleta de lixo seletivo, em todas as Praças do nosso município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/95/007_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/95/007_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando o concerto e manutenção da estrada q dar acesso ao Engenho Crauassu</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/96/008_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/96/008_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da estrada do Engenho Mercês.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/97/009_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/97/009_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que o órgão faça uma vistoria nas ruas que estão sendo pavimentadas nas comunidades de Socó, Salinas e Pantanal, em Porto de Galinhas. Muitos moradores estão reclamando que os serviços nem terminaram e as ruas já estão apresentando problemas, com afundamento do solo em algumas áreas e trechos danificados.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/98/010_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/98/010_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando solicitando que seja feita a limpeza e roçagem do mato urgente do Beco da pampola em Camela.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/99/011_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/99/011_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando que junto ao órgão competente realize a limpeza da pista com a retirada de areia, pedras e barro acumulados na PE 051 Estrada que da acesso a Camela.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/104/012_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/104/012_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura solicitando a manutenção da iluminação pública na primeira travessa da rua 16, em Nossa Senhora do Ó</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/105/013_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/105/013_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando a limpeza e desobstrução das canaletas da avenida que liga Porto de Galinhas à Maracaípe, do trecho do primeiro giradouro até o campo de futebol, para facilitar o escoamento das águas.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/106/014_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/106/014_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Educação solicitando a construção de uma escola de médio/grande porte com quadra esportiva no Eng. Caetés, zona rural, Ipojuca.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/107/015_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/107/015_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando que seja executado serviço de pavimentação nas ruas do Eng. Caetés, Zona Rural, Ipojuca</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/108/016_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/108/016_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Prefeitura Municipal do Ipojuca solicitando instalação de caixas coletoras de lixo em toda rua A, Rurópolis de Camela.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/109/017_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/109/017_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura solicitando Requalificação da Rua Praça Pedro Serafim de Souza, na subida da Delegacia de Camela.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/110/018_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/110/018_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício ao Departamento de Estradas de Rodagem - DER e à Secretaria de Infraestrutura e Serviços Municipais solicitando Prioritariamente a pintura de faixas na pista no trecho do Engenho São Pedro ao Engenho São Paulo na PE-60, no distrito de Camela.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/111/019_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/111/019_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Infraestrutura e Serviços Municipais solicitando A capinação e limpeza do Estádio de Futebol Antônio Dourado Neto, situado no centro de Ipojuca</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/112/020_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/112/020_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que sejam colocados banheiros químicosnas praias de Muro Alto, Maracaípe, Serrambi e Cumpe.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/113/021_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/113/021_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a construção de uma casa de farinha comunitária no engenho Crauassu.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/114/022_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/114/022_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde solicitando a criação de postos itinerante para testagem rápida contra COVID - 19, desta forma, visando ampliar a oferta e diminuir a espera daqueles que estão apresentando sinais e sintomas da doença, auxiliando no combate a disseminação viral em nosso município.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Neto Gordo</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/115/023_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/115/023_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a instalação de um ponto de apoio para os taxistas que ficam próximos a caixa econômica federal localizada no centro de Porto de Galinhas, visto que ambos estão desamparados sem o devido amparo.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/116/024_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/116/024_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando uma atenção ao banheiro do centro de Porto de Galinhas (próximo ao letreiro com o nome de Porto de Galinhas), pois o mesmo se encontra em situação que não condizem com a grandiosidade que é Porto de Galinhas, o maior centro turístico do nordeste brasileiro.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/117/025_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/117/025_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e à Secretaria de Turismo solicitando a instalação de um letreiro ou um outdoor em frente ao posto Ipiranga de Porto de Galinhas com a seguinte frase “Bem vindo a Porto de Galinhas”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/118/026_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/118/026_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à CELPE solicitando a instalação de transformador de 45kva trifásico, como também, postes de iluminação pública nas mediações do número 25 – A, no sítio Canoas em Nossa Senhora do Ó – Ipojuca.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/119/027_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/119/027_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja realizada a limpeza e retirada de entulho da travessa entre a Rua Santo Antônio com a Rua Maria José Ferreira de Oliveira.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/120/028_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/120/028_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a limpeza e remoção do barro da ciclovia de Camela.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/121/029_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/121/029_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o Reparos e substituição de lâmpadas queimadas em torno do Estádio de Camela, entre ás Ruas Maria das Dores de Melo e Osvaldo Vitoriano Ferreira.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/122/030_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/122/030_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Administração e à Secretaria de Infraestrutura solicitando o reabastecimento das caixas de águas que atendem a comunidade da Ilha do amor na Usina Salgado em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/123/031_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/123/031_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e revitalização da Praça do Skate, em Nossa Senhora do Ó, para um maior conforto e segurança aos frequentadores. Uma atenção especial ao telhado da casa de apoio do local, que está em condição precária podendo ocasionar acidentes.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/124/032_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/124/032_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando que sejam adotadas as medidas legais para que seja instituída, no âmbito deste município, uma Instituição de Longa Permanência de Idosos, de caráter residencial, destinadas ao domicílio coletivo de pessoas com idade igual ou superior a 60 anos, com ou sem suporte familiar e em condições de liberdade, dignidade e cidadania, tudo isso de acordo com as normas de funcionamento estabelecidas na Resolução da Diretoria Colegiada (RDC) 283, de 26 de setembro de 2005.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/125/033_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/125/033_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Prefeitura Municipal do Ipojuca c/c À Secretaria Especial de Cultura_x000D_
 c/c À Secretaria Municipal de Desenvolvimento Econômico solicitando a realização de Feira de Artesanato, com o escopo de promover cultura e incentivar a economia e o trabalho dos artesãos do município de Ipojuca/PE._x000D_
 Em tempo, requer que seja dada a publicidade necessária à realização do evento, com suporte de marketing, estrutural e econômico para os participantes, nos moldes a serem analisados pelo poder executivo.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/126/034_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/126/034_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Prefeitura Municipal do Ipojuca/PE c/c À /SECRETARIA DE INFRAESTRUTURA E SERVIÇOS MUNICIPAIS solicitando a realização de estudo de viabilidade de instalação de água encanada na Praia de Serrambi, localizada nesta municipalidade. Para tanto, requerer que sejam firmadas tratativas inclusive com a Companhia Pernambucana de Saneamento -COMPESA, a fim de que participe das reuniões acerca do tema.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/127/035_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/127/035_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Que viabilize com urgência, a pintura de uma faixa de pedestre em frente a escola Marechal Humberto de Alencar Castelo Branco na Rua Vila dos Pescadores em Serrambi.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/128/036_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/128/036_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Que viabilize com urgência a pintura de uma faixa de pedestre em frente a Praça José Antônio Silvestre na Av. Vila dos Pescadores em Serrambi.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/037_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/037_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a recuperação da pavimentação de lajotas da Rua Ó em Camela.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/038_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/038_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o reparo do asfalto por toda a extensão da Rua Maria José Ferreira de Oliveira em Camela.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/039_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/039_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o serviço de limpeza e desentupimento e dedetização do bueiro existente na Rua Santo Antônio, do lado da Escola Jarbas Passarinho em camela.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/040_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/040_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura solicitando pavimentação asfáltica, em caráter de urgência, nas comunidades de Canoas e Zé Pojuca.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/133/041_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/133/041_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à COMPESA solicitando O conserto de uma caixa de esgoto que está estourada bem como um vazamento de água na Travessa José Roberto Rocha Lima (“Rua da Berinha”), em frente à casa de Nº 45 em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/134/042_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/134/042_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e à Prefeitura Municipal do Ipojuca solicitando colocação de lâmpadas em postes já existentes no engenho Dourado, Distrito de Nossa Senhora do Ó, nas proximidades do barracão de Carlito.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/135/043_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/135/043_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Requalificação da Rua Praça Pedro Serafim de Souza, próximo a Edson Pizza.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/136/044_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/136/044_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Prefeitura Municipal do Ipojuca c/c À Secretaria Especial de Cultura c/c À Secretaria Municipal de Desenvolvimento Econômico solicitando a realização de Feira de Artesanato, com o escopo de promover cultura e incentivar a economia e o trabalho dos artesãos do município de Ipojuca/PE. Em tempo, requer que seja dada a publicidade necessária à realização do evento, com suporte de marketing, estrutural e econômico para os participantes, nos moldes a serem analisados pelo poder executivo.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/137/045_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/137/045_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Solicito a manutenção imediata da iluminação Pública, com a substituição das lâmpadas queimadas, na ciclovia de Camela, do engenho São Paulo ao Engenho São Pedro</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/138/046_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/138/046_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Solicito manutenção dos trevos de Camela e Serrambi.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/139/047_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/139/047_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura solicitando requalificação asfáltica da rodovia que dá acesso ao engenho Caetés, no trecho após o aterro sanitário.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/140/048_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/140/048_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que este tome as providências necessárias, junto ao departamento competente, no sentido de recolher o entulho que está depositado na calçada da Rua Vila Nova em Camela.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/141/049_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/141/049_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura solicitando a manutenção das lajotas do calçamento da Rua da Compesa em Camela.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando que tome providências cabíveis no intuito de que seja executado a limpeza, colocação de Caçamba para coleta de lixo e fiscalização de descarte de entulho e lixo de forma irregular na Rua 13 em frente a caixa dagua do campo do avião.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/143/051_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/143/051_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à COMPESA solicitando que a Compesa dê celeridade ao novo processo de licitação para as obras de implantação do sistema de esgotamento sanitário em Porto de Galinhas, visto que o último foi cancelado recentemente. Esta obra é de suma importância e extremamente necessária, pois a situação está cada vez mais precária na localidade, com vários pontos de esgoto a céu aberto, trazendo muitos transtornos para moradores, comerciantes e turistas. A situação se agravou mais devido à expansão imobiliária.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/144/052_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/144/052_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando realizar serviços dentro de um pacote de Obras, como Recapeamento Asfáltico e tapa-buraco, na Travessa do Loteamento Santo Antônio em frente a Nova Camela em Camela</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/145/053_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/145/053_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde solicitando Agilidade na manutenção e recolocação de ar condicionado no PSF1, em Rurópolis de Camela.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/146/054_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/146/054_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Defesa Social solicitando Tela de Proteção para a barreira na Rua da Gruta na Rurópolis de Ipojuca.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/147/055_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/147/055_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e fechamento de um buraco no asfalto da travessa da Praça em Camela</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/148/056_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/148/056_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e recapeamento da Rua 17 em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/149/057_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/149/057_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o reparo necessário do asfalto de toda a extensão da primeira travessa da Rua Santo Antônio em Camela.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/150/058_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/150/058_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a reforma no sumidouro que fica localizado em Nossa Senhora do Ó, Rua Manoel Gomes da Silva, nº 420 em frente ao deposito de Maia Bebidas e ao lado de Leonardo Frutas e Verduras.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/151/059_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/151/059_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal de Ipojuca/PE c/c à Secretaria Municipal de Meio Ambiente de Ipojuca/PE solicitando que sejam adotadas as medidas legais para instauração de uma Unidade Básica de Saúde PET nesta municipalidade.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/152/060_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/152/060_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Turismo e à Secretaria de Meio Ambiente e Controle Urbano solicitando informações sobre o que está sendo realizado para a efetivação do ordenamento da orla de Porto de Galinhas e todo litoral, visto que é uma demanda de todos os segmentos que compõem o turismo do nosso município. O ordenamento se faz necessário para um melhor atendimento e recepção a todos que visitam o nosso balneário, além de um melhor desempenho da atividade turística.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/153/061_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/153/061_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando que esta Secretaria não autorize nenhum tipo de licença na área localizada no Pontal da Camboa (Lote Nº 7), até que o Governo Municipal decida se irá ou não realizar a desapropriação da área, visando a utilização pública e proteção ambiental da região, último remanescente que liga o manguezal e o encontro do Rio com o mar. A autorização para que a área seja desapropriada já foi aprovada através do projeto de lei Nº 002/2021 e sancionada (Lei 2.038, de 17 de janeiro de 2022), por isso a preocupação em mantê-la preservada até que o poder executivo se pronuncie sobre esta questão.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/154/062_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/154/062_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à CELPE e à Prefeitura Municipal do Ipojuca solicitando colocação de refletores no engenho Guerra.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/155/063_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/155/063_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o Patrolamento e limpeza em todas as ruas do Engenho Todos os Santos.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/156/064_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/156/064_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando a retirada de entulho e lixo da travessa entre a Rua do Sol e Padre Melo proximo ao ponto final dos micro-ônibus em Camela.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/157/065_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/157/065_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o concerto Asfáltico da terceira travessa João Rufino 124, no Loteamento Canoas no distrito de Nossa Senhora do Ó - Ipojuca.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/158/066_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/158/066_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita a requalificação e recapeamento do asfalto da entrada da Vila do Estaleiro, na Vila Califórnia bem como, em toda extensão nas ruas daquela localidade.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/159/067_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/159/067_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Secretaria Especial de Esportes solicitando que seja feita a capinação, recuperação da estrutura, e recuperação da iluminação da Quadra Poliesportiva Misael Antônio, localizada ao lado do Hospital Carozita Brito em Nossa Senhora do Ó, conhecida popularmente como Quadra da Creche.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/160/068_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/160/068_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita o calçamento da rua principal no Sitio Canoas, localizado na Rua da empresa Cael até o seu final próximo ao Sitio de Epitácio. Justificativa:_x000D_
 Os moradores e munícipes que trafegam por esta rua no sitio canoas em Nossa Senhora do ó, vem tem sofrido com as enormes poças de lama e o mau cheiro das águas que estão sendo acumuladas devido ao falta de drenagem e calçamento do local. Os moradores dizem que essas poças são formadas por águas de chuvas, e por não haver um escoamento as poças nunca secam causando transtorno para os moradores e pais de alunos que levam seus filhos à escola, também impossibilitando o trafego de veículo além do mau cheiro e a proliferação de mosquitos na área.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/161/069_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/161/069_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício ao Departamento de Estradas de Rodagem - DER e à Secretaria de Infraestrutura e Serviços Municipais solicitando a implementação de placas indicativas de lombadas e pintura das mesmas, em Camela e principalmente as que ficam no engenho São Pedro na PE-051.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/162/070_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/162/070_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o conserto da rua O, na Rurópolis de Camela.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/163/071_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/163/071_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção nas lajotas da Rua Amaro José do Nascimento em camela.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/164/072_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/164/072_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção em toda a extensão da Rua da Compesa em Camela.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/165/073_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/165/073_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção nas luminárias existentes nas ruas em torno do campo de futebol de Camela.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/166/074_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/166/074_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o envio de carros limpa fossa para atender as residências em Porto de Galinhas, especialmente nas comunidades de Socó, Salinas e Pantanal, pois devido à falta de saneamento e o aumento desordenado de novas residências a demanda aumentou, e também é importante esse trabalho na prevenção ao período chuvoso.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/167/075_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/167/075_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a reforma e requalificação da Praça do Relógio, em Porto de Galinhas, tanto dos banheiros quanto dos quiosques, para melhor receber os visitantes e moradores</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/168/076_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/168/076_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita a manutenção do campo de futebol de Porto de Galinhas, bem como a troca da instalação elétrica dos refletores do local, visto que foi relatado que está havendo vazamento de corrente na área, o que pode ocasionar acidentes.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/169/077_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/169/077_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando reiteração destas proposições que desde o meu primeiro mandato no ano de 2013, onde fiz vários requerimentos e indicações para o calçamento ou pavimentação das citadas ruas 02, 03, 04, 05 e 06, na Vila Caetés, fotos em anexo, pois a população almeja essas obras desde seus primórdios.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/170/078_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/170/078_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Prefeitura Municipal de Ipojuca solicitando a construção de muro de contenção de barreira; manutenção de galeria de esgoto e recuperação de tampas destas galerias; manutenção de fios com eletricidade espalhados pelas calçadas; na rua Rildo da Costa Monteiro, Centro de Ipojuca.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/171/079_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/171/079_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde e à Prefeitura Municipal de Ipojuca solicitando a implantação de um hospital infantil para atender as crianças de nosso município, visto que a população vem a cada dia mais crescendo e quando necessitada de atendimento recorre ao município vizinho.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/172/080_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/172/080_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca e à Secretaria de Infraestrutura e Serviços Municipais solicitando ,assim como no requerimento de nº 101/2021, a instalação na entrada deste município um letreiro grande com semelhança ao de Porto de Galinhas, com o nome da nossa cidade.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/173/081_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/173/081_2022.pdf</t>
   </si>
   <si>
     <t>cumpridas as formalidades legais e regimentais, que seja enviado ofício À Secretaria de Infraestrutura e Serviços Municipais solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizado, de acordo com o que dispõe o ordenamento jurídico vigente sobre obras e serviços de engenharia no âmbito da administração pública municipal, serviço de pavimentação na Av Osvaldo vitoriano Ferreira, Camela, Ipojuca/PE.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/174/082_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/174/082_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Secretaria de Infraestrutura e Serviços Municipais solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, solicitando que seja realizado, de acordo com o que dispõe o ordenamento jurídico vigente sobre obras e serviços de engenharia no âmbito da administração pública municipal, serviço de pavimentação no Engenho Santa Rosa, Ipojuca/PE. Em tempo, não sendo possível a realização da referida obra, que encaminhe àquele local máquinas para remoção de lama, em razão das fortes chuvas.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/175/083_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/175/083_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria Especial de Esportes c/c à Secretaria de Educação de Ipojuca/PE solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal de Ipojuca/PE para que, através das Secretarias responsáveis providencie a implantação de atividades esportivas para as pessoas com deficiência deste município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/176/084_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/176/084_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Educação_x000D_
 c/c à Secretaria de Saúde de Ipojuca/PE solicitando Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal de Ipojuca/PE para que, através das Secretarias responsáveis providencie a implantação de programa de realização anual de avaliação oftalmológica e auditiva para os alunos da rede municipal de ensino, utilizando-se da rede de saúde municipal e do quadro de médicos já existentes.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/177/085_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/177/085_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Defesa Civil do Ipojuca solicitando que o órgão realize em caráter de urgência vistoria de uma caixa dágua antiga existente em Caetés. Atualmente, ela encontra-se desativada, mas está apresentando risco de desabar. Solicito então a interdição da área e a demolição segura da caixa dágua, uma vez que ela fica próxima à residências e está localizada em uma rua de grande circulação de pessoas, devido à proximidade com uma escola.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/178/086_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/178/086_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e melhoria da estrada de Caetés, nos seguintes trechos: Do Lixão da Cael à Vila Caetés, assim como da Vila Caetés à Porto de Galinhas.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/179/087_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/179/087_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando informações de quando serão iniciadas as obras de pavimentação da estrada que liga a Cia do Lazer à Vila Caetés, um pleito antigo da população local e uma obra de grande importância.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/181/088_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/181/088_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal de Ipojuca solicitando instalação de caixas coletoras de lixo na Praça Getúlio Vargas, em frente a antiga Telpe.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/182/089_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/182/089_2022.pdf</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/183/090_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/183/090_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o concerto do calçamento da segunda travessa João Rufino de Souza, no Loteamento Canoas no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/184/091_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/184/091_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência a requalificação das outras vias que não são principais (secundários) do Sitio Canoas, Zé Pojuca 1 e 2.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/185/092_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/185/092_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à COMPESA solicitando Que seja feito com urgência um pacote de obras, como manutenção das encanações da rua e o serviço de tapa-buraco e recapeamento asfáltico na rua praça Pedro Serafim de souza em Camela.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/186/093_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/186/093_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção de boca de lobo e da calçada no final da Rua Santo Antônio em camela.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/187/094_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/187/094_2022.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/188/095_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/188/095_2022.pdf</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/189/096_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/189/096_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando providências relacionada à limpeza das canaletas existentes em Nova Camela</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/190/097_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/190/097_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Secretaria de Saúde solicitando a manutenção do ar-condicionado existentes na Unidade de saúde da Família UFS XVI em Camela.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/191/098_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/191/098_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Secretaria de Saúde solicitando a manutenção dos ar-condicionado existentes na Unidade de saúde da Família UFS XVI em Camela.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/192/099_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/192/099_2022.pdf</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/193/100_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/193/100_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando providências relacionado à limpeza das canaletas existentes em Nova Camela.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/194/101_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/194/101_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Defesa Civil do Ipojuca solicitando Uma vistoria na Quadra poli esportiva de Camela, para que seja feita uma análise em uma árvore que está deixando os moradores e atletas preocupados, na rua Praça Pedro Serafim de Souza.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/195/102_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/195/102_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a capinação e poda das ruas e praças das localidades do Marupiara e Hotel Village, em Porto de Galinhas, pois o mato está muito alto e trazendo transtornos a quem passa por essas áreas.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/196/103_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/196/103_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a continuidade dos serviços de desobstrução das canaletas e as trocas das tampas que estão danificadas ou faltando nas localidades do Hotel Village e Marupiara, em Porto de Galinhas</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o conserto de um buraco com lama empossada na via local do Hotel Village, em Porto de Galinhas, que está causando muitos transtornos não só aos motoristas, bem como os pedestres, trabalhadores, turistas e moradores daquela localidade.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/198/105_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/198/105_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção do calçamento da vila santo cristo nas proximidades da parada de ônibus.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/199/106_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/199/106_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da estrada que dá acesso ao bar do peixe no Sitio Canoas, em nossa Senhora do Ó, Ipojuca.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/200/107_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/200/107_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o reparo urgente da calcada existente na rua Santo Antônio em frente a Igreja da Imaculada Conceição em Camela.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/201/108_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/201/108_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Saúde e à Prefeitura Municipal do Ipojuca solicitando a relação de médicos e escala de trabalho do Posto 16 de Camela Engenho.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/202/109_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/202/109_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e ao Departamento de Estradas de Rodagem - DER solicitando que seja feita a manutenção e capinação do acostamento dos dois lados da PE-051 que liga Serrambi ao Trevo que da acesso a Porto de Galinhas no Eng. Canto.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/203/110_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/203/110_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o calçamento ou pavimentação do loteamento Santa Clara, localizado na comunidade Jagatá, visto que tem causado transtornos aos moradores a atual situação que se encontra o acesso ao loteamento, fotos em anexo.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/504/112_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/504/112_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando A desobstrução e concerto de galeria e do asfalto na Rua 04, no trecho ao lado da Gelito, no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/505/113_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/505/113_2022.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o concerto do calçamento na travessa da rua dezessete em frente ao Colégio Modelo, no Loteamento Canoas, no distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/506/114_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/506/114_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que  cumpridas as formalidades legais e regimentais, que seja enviado ofício à Defesa Civil do Ipojuca solicitando vistorias em todas as marquises na Rua Coronel João de Souza Leão no centro do Ipojuca</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/507/115_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/507/115_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que  cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria Especial de Esportes solicitando que a pasta volte a conceder apoio financeiro aos atletas de surf em campeonatos locais, nacionais e internacionais, que havia sido suspenso devido à pandemia. O apoio financeiro aos atletas desse esporte é assegurado pela Lei Nº 1.452, de 20 de dezembro de 2006, que cria o Programa Municipal de Incentivo à Prática do Surf, e corroborado com a Lei Nº 1.963, de 25 de março de 2020, que institui o surf como esporte oficial do município do Ipojuca.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/508/116_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/508/116_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que seja feita Capinação e limpeza do cemitério de Camela.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/509/117_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/509/117_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeita Municipal do Município Ipojuca, à Secretaria de Infraestrutura e Serviços Municipais, à Secretaria de Meio Ambiente e Controle Urbano e à Defesa Civil do Ipojuca solicitando um estudo em caráter de urgência para o escoamento das águas pluviais na localidade rua José Marinho Alves o qual nestas últimas chuvas houve alagamento em residências próximas._x000D_
 Se possível a defesa civil enviar uma bomba pra auxiliar o escoamento, moradores alegam que os tubos de escoamento não são compatíveis com o fluxo de água, além do lixo localizado no início da tubulação como segue fotos em anexo.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/510/118_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/510/118_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeita Municipal do Município Ipojuca e à Secretaria de Assistência Social solicitando ajuda para o cadastramento/auxílio para as pessoas atingidas pelas fortes chuvas ocorridas nos últimos dias, é de extrema importância ajudar nosso povo Ipojucano._x000D_
 O governo estadual disponibilizou o auxílio, devemos orientar e ajudar a população a garantir os seus direitos.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/511/119_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/511/119_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Secretaria de Meio Ambiente e Controle Urbano solicitando a desobstrução e drenagem do canal que está atrapalhando o percurso do Rio que passa pela Ponte do Caxito, na PE-038, com acesso ao poço fundo para Juruparana (ilha de Bei), desembocando no Rio Merepe. Atualmente, a obstrução está provocando alagamentos em ruas e residências da comunidade de Canoas.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/512/120_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/512/120_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Desenvolvimento Econômico solicitando calçamento e saneamento básico na Rua Beira Rio e proximidades, em Camela.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/513/121_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/513/121_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando reparo no asfalto da Rua Paulo Emidio do Nascimento, via local, próximo ao pátio da feira e Quadra Poliesportiva José Adnilson de Santana, no Centro de Ipojuca</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/514/122_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/514/122_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando iluminação publica no trecho da Vila nova conhecida como Jagatá, do trevo ao SENAI-Ipojuca.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Requeiro à mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o serviço de calçamento da Rua do Matadouro em Camela._x000D_
 A referida rua encontra-se intransitável, causando transtornos aos moradores daquela localidade.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>Requeiro à Mesa, cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca e à Secretaria de Infraestrutura e Serviços Municipais solicitando à Diretoria de Iluminação que intervenha, junto à Celpe, para que seja feita a troca urgente de um poste de alta tensão que está prestes a cair nas proximidades da Subestação da Compesa, na Av. Canavial em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/671/128_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/671/128_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Assistência Social solicitando Providências quanto à situação da Praça 1, de Porto de Galinhas, onde atualmente está sendo utilizada por pessoas para uso de drogas, moradia irregular e prática de sexo, causando transtornos e constrangendo quem passa pelo local, especialmente os turistas pois na área existem muitas pousadas e hotéis.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/672/131_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/672/131_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando o serviço de capinação e limpeza na antiga Compesa no alto da Compesa em Camela.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/673/132_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/673/132_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca, à Secretaria de Defesa Social e à Secretaria de Defesa Social de Pernambuco solicitando reforço no policiamento da cidade do Ipojuca, no qual é atendida pelo 18° batalhão de polícia militar, que é atendido pela 3° e 4° companhia o qual atende o centro de Ipojuca, Camela e as praias.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/674/133_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/674/133_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Prefeitura Municipal do Ipojuca solicitando requalificação das vias nas mediações da entrada de Camela.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/675/134_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/675/134_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Prefeitura Municipal do Ipojuca À Secretaria Municipal de Educação_x000D_
 À Secretaria Municipal de Saúde solicitando a instituição no município do programa de prevenção a diabetes nas Creches e Pré-escolas municipais. Para tanto, um questionário poderá ser encaminhado aos pais ou responsáveis no início do ano letivo para tentar diagnosticar essa criança. O questionário será com perguntas relacionadas aos sintomas da diabete e poderá ser elaborado por um médico especializado, lotado na Secretaria de Saúde desta cidade.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/676/135_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/676/135_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Prefeitura Municipal do Ipojuca_x000D_
 À Secretaria Especial da Mulher solicitando Tendo conhecimento do trabalho já desenvolvido quanto ao empreendedorismo feminino nesta cidade, notadamente quanto ao Programa Mulheres Empreendedoras, venho através do presente solicitar que sejam tomadas as medidas cabíveis para que, em novembro do corrente ano, seja instituída no calendário oficial de Ipojuca/PE a SEMANA DO EMPREENDEDORISMO FEMININO, com o propósito de conscientizar a população ipojucana sobre os desafios enfrentados pelas mulheres empreendedoras, esclarecendo a importância desse segmento para o desenvolvimento do estado e da economia local.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/677/137_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/677/137_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando requalificação asfáltica da Rua da Macaíba, em Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/678/138_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/678/138_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais, à Secretaria de Meio Ambiente e Controle Urbano e à Prefeita Municipal do Município Ipojuca solicitando a requalificação, limpeza e aplicação de aterro transitável na Rua Quadra N4, em Serrambi; após a creche municipal, segunda rua à esquerda.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/679/139_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/679/139_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano, à Secretaria de Infraestrutura e Serviços Municipais e à Autarquia Municipal de Transito e Transportes do Ipojuca - AMTTRANS solicitando uma intervenção na Praça Quatro, em Porto de Galinhas, que atualmente está sendo usada como estacionamento informal, para que, em um trabalho conjunto da prefeitura e da AMTTRANS este estacionamento seja encerrado e que seja feita uma requalificação na Praça, transformando-a em um espaço de lazer e usufruto da população local e turistas. A praça fica localizada no Loteamento Recanto Porto de Galinhas.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/680/140_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/680/140_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à CELPE solicitando a manutenção e troca das lâmpadas imediata dos postes das Ruas José Manoel Wanderlei, rua Travessa do Comércio e no largo em Camela.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/681/141_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/681/141_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando limpeza de toda área pública que hoje é destinada a lazer das crianças na vila do estaleiro, a falta de capinação tem deixado as crianças vulneráveis ao perigo escondido. Tendo em vista a importância da ação solicitada, peço encarecidamente que seja resolvido.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/682/142_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/682/142_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando iluminação pública em todo trecho que liga porto de galinhas a Maracaípe</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/683/143_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/683/143_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Com urgência a requalificação das vias principais e vias secundárias de Zé Pojuca 1 e 2</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da estrada que dá acesso ao Engenho cachoeira – Ipojuca.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/685/145_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/685/145_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando A manutenção do poste n° A – 0613 e limpeza do mato do entorno do mesmo na Rua 11 no Distrito de Nossa Senhora do Ó.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/687/146_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/687/146_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando que seja enviado ofício a Excelentíssima Senhora Prefeita Exma. Sr. ª Celia Sales, e à Secretaria de Controle Urbano e Meio Ambiente Exmo. Srº Erivelto Lacerda de Araújo, também, Secretaria de Turismo do Ipojuca, Exma. Sr. ª Carol Vasconcelos, para uma reunião no Regime de Urgência com as Agências de Turismo devidamente cadastradas no Munícipio do Ipojuca que prestam serviços ao turismo, juntamente com representantes do turismo em nossa Cidade, para que haja um consenso da regularização de todas as classes voltadas ao turismo, pois está havendo diversos absurdos hoje no nosso Balneário, pois estamos vendo vários relatos frequentes nas redes sociais de turistas sendo lesado frequentemente em nossa cidade do Ipojuca ( Porto de Galinhas ). Solicito em Regime de Urgência !</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/688/148_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/688/148_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção da estrada que dá acesso ao Engenho Saco, pois a mesma encontra-se muito deteriorada e com bastante lama devido às chuvas, dificultando a passagem de veículos e pedestres</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/689/149_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/689/149_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando que dentro das possibilidades orçamentárias, realize a reforma geral da Escola Municipal De Educacao Infantil De Camela.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/690/150_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/690/150_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando para que esta tome as providências necessárias, junto ao departamento ; competente, no sentido de viabilizar a construção de uma galeria de água pluvial na Rua Maria José Ferreira de Oliveira mais precisamente nas proximidades da Igreja Remidos do Senhor em Camela</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/691/151_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/691/151_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Meio Ambiente e Controle Urbano solicitando que procedam com a capinação e retirada de entulhos em torno das Ruas do Barrinho em Camela.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/692/152_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/692/152_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando serviço de recapeamento na estrada que liga Engenho Cachoeira á Ipojuca</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/693/153_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/693/153_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício À Secretaria de Infraestrutura e Serviços Municipais solicitando solicitando que seja realizado, de acordo com o que dispõe o ordenamento jurídico vigente sobre obras e serviços de engenharia no âmbito da administração pública municipal, serviço de manutenção e revitalização da estrada do Engenho Cachoeira, Ipojuca/PE.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/694/154_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/694/154_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a manutenção e pavimentação em pedras rusticas e asfálticas para as comunidades de Zé Pojuca I e II.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/695/155_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/695/155_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e à Secretaria Especial de Esportes solicitando a manutenção do estádio de futebol da Rurópolis que se encontra em estado de abandono.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/696/156_2022.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/696/156_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Prefeitura Municipal do Ipojuca solicitando o cumprimento da Lei Municipal Nº 19.64, de 25 de Março de 2020, cuja Ementa “Dispõe sobre a afixação, no âmbito do Município de Ipojuca, de placas ou cartazes informativos em lojas comerciais, prédios públicos e condomínios residenciais, com o número da Delegacia Especializada no Atendimento à Mulher e da Brigada Militar para denúncias de violências contra a mulher e dá outras providências.”</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/698/req_157.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/698/req_157.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando Execução do Aterro atendendo a solicitação dos moradores da 3a travessa da Rua de Souza Leão, localizado em Nossa Senhora do Ó, próximo ao Mercadinho do Irmão Ricardinho. Última rua do Bairro Treze</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/699/req_158.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/699/req_158.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício Secretaria de Educação de Ipojuca solicitando um estudo para criação de um Pré-Vestibular para capacitação dos jovens deste município.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/700/req_159.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/700/req_159.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a conclusão da ciclofaixa que liga Porto de Galinhas até Serrambi.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/701/req_160.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/701/req_160.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e ao Departamento de Estradas de Rodagem - DER solicitando a requalificação da PE-051, que liga o trecho da PE-060 até Serrambi</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/702/req_161.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/702/req_161.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Defesa Social do Município do Ipojuca e à Secretaria de Infraestrutura e Serviços Municipais solicitando um estudo sobre o escoamento das águas pluviais no loteamento Antônio Dourado Neto</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/703/req_162.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/703/req_162.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais e solicitando que interceda junto à Compesa para que seja realizado o conserto de um vazamento de esgoto na rua travessa José Roberto Rocha Lima, em frente à casa de número 81 que fica ao lado da casa 45, em Nossa Senhora do Ó. Também solicitamos a troca da tampa do esgoto. Este vazamento tem trazido transtornos aos moradores</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/704/req_163.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/704/req_163.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando a desobstrução, limpeza e melhoria da passagem do Beco de Xililique, na comunidade do Socó, em Porto de Galinhas</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/705/req_164.pdf</t>
+    <t>http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/705/req_164.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que cumpridas as formalidades legais e regimentais, que seja enviado ofício à Secretaria de Infraestrutura e Serviços Municipais solicitando por meio da Diretoria de Iluminação, que dê início ao Projeto Ilumina - serviço de implantação da iluminação de LED - nas comunidades do Socó, Salinas, Pantanal e adjacências, em Porto de Galinhas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2637,68 +2637,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pl_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/60/pl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pl_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/62/pl_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/63/pl_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/64/pl_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/65/pl_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/50/pl_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pl_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/58/pl_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pl_11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pl_12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pl_14_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pl_15_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/27/pl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/pl_18_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/29/pl_19_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/pl_22_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/pl_23_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pl_24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/pl_25_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/pl_26_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/pl_27_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/204/pl_29_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/205/pl_30_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/206/pl_31_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/207/pl_32_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/208/pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/209/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/210/pl_35_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/211/pl_36_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pl_37_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/515/pl_40_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/666/pl_41_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/667/pl_42_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/668/pl_43_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/669/pl_44_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/670/pl_45_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/697/pl_46_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/72/001_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/73/002_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/74/003_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/75/004_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/76/005_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/77/006_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/78/007_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/79/008_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/80/009_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/81/010_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/82/011_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/83/012_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/84/013_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/85/014_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/87/016_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/88/017_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/499/018_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/500/019_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/501/020_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/503/022_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/661/023_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/662/024_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/663/025_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/664/026_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/665/027_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/103/001_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/102/002_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/91/003_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/101/004_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/100/005_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/94/006_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/95/007_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/96/008_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/97/009_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/98/010_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/99/011_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/104/012_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/105/013_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/106/014_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/107/015_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/108/016_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/109/017_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/110/018_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/111/019_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/112/020_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/113/021_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/114/022_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/115/023_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/116/024_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/117/025_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/118/026_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/119/027_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/120/028_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/121/029_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/122/030_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/123/031_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/124/032_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/125/033_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/126/034_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/127/035_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/128/036_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/037_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/038_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/039_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/040_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/133/041_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/134/042_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/135/043_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/136/044_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/137/045_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/138/046_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/139/047_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/140/048_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/141/049_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/143/051_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/144/052_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/145/053_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/146/054_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/147/055_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/148/056_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/149/057_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/150/058_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/151/059_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/152/060_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/153/061_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/154/062_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/155/063_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/156/064_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/157/065_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/158/066_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/159/067_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/160/068_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/161/069_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/162/070_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/163/071_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/164/072_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/165/073_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/166/074_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/167/075_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/168/076_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/169/077_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/170/078_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/171/079_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/172/080_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/173/081_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/174/082_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/175/083_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/176/084_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/177/085_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/178/086_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/179/087_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/181/088_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/182/089_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/183/090_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/184/091_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/185/092_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/186/093_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/187/094_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/188/095_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/189/096_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/190/097_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/191/098_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/192/099_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/193/100_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/194/101_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/195/102_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/196/103_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/198/105_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/199/106_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/200/107_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/201/108_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/202/109_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/203/110_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/504/112_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/505/113_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/506/114_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/507/115_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/508/116_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/509/117_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/510/118_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/511/119_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/512/120_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/513/121_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/514/122_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/671/128_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/672/131_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/673/132_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/674/133_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/675/134_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/676/135_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/677/137_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/678/138_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/679/139_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/680/140_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/681/141_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/682/142_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/683/143_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/685/145_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/687/146_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/688/148_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/689/149_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/690/150_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/691/151_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/692/152_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/693/153_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/694/154_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/695/155_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/696/156_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/698/req_157.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/699/req_158.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/700/req_159.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/701/req_160.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/702/req_161.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/703/req_162.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/704/req_163.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/705/req_164.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/59/pl_01_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/60/pl_02_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/61/pl_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/62/pl_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/63/pl_05_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/64/pl_06_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/65/pl_07_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/50/pl_08_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/43/pl_09_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/58/pl_10_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/44/pl_11_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/24/pl_12_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/25/pl_14_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/46/pl_15_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/26/pl_16_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/27/pl_17_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/28/pl_18_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/29/pl_19_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/30/pl_20_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/31/pl_21_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/32/pl_22_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/33/pl_23_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/45/pl_24_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/34/pl_25_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/35/pl_26_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/36/pl_27_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/204/pl_29_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/205/pl_30_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/206/pl_31_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/207/pl_32_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/208/pl_33_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/209/pl_34_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/210/pl_35_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/211/pl_36_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/212/pl_37_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/515/pl_40_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/666/pl_41_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/667/pl_42_2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/668/pl_43_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/669/pl_44_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/670/pl_45_2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/697/pl_46_2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/72/001_2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/73/002_2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/74/003_2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/75/004_2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/76/005_2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/77/006_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/78/007_2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/79/008_2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/80/009_2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/81/010_2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/82/011_2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/83/012_2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/84/013_2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/85/014_2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/87/016_2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/88/017_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/499/018_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/500/019_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/501/020_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/502/indicacao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/503/022_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/661/023_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/662/024_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/663/025_2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/664/026_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/665/027_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/103/001_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/102/002_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/91/003_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/101/004_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/100/005_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/94/006_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/95/007_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/96/008_2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/97/009_2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/98/010_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/99/011_2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/104/012_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/105/013_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/106/014_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/107/015_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/108/016_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/109/017_2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/110/018_2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/111/019_2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/112/020_2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/113/021_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/114/022_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/115/023_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/116/024_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/117/025_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/118/026_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/119/027_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/120/028_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/121/029_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/122/030_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/123/031_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/124/032_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/125/033_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/126/034_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/127/035_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/128/036_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/129/037_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/130/038_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/131/039_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/132/040_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/133/041_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/134/042_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/135/043_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/136/044_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/137/045_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/138/046_2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/139/047_2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/140/048_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/141/049_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/143/051_2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/144/052_2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/145/053_2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/146/054_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/147/055_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/148/056_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/149/057_2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/150/058_2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/151/059_2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/152/060_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/153/061_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/154/062_2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/155/063_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/156/064_2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/157/065_2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/158/066_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/159/067_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/160/068_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/161/069_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/162/070_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/163/071_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/164/072_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/165/073_2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/166/074_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/167/075_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/168/076_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/169/077_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/170/078_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/171/079_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/172/080_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/173/081_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/174/082_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/175/083_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/176/084_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/177/085_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/178/086_2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/179/087_2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/181/088_2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/182/089_2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/183/090_2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/184/091_2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/185/092_2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/186/093_2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/187/094_2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/188/095_2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/189/096_2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/190/097_2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/191/098_2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/192/099_2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/193/100_2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/194/101_2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/195/102_2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/196/103_2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/198/105_2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/199/106_2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/200/107_2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/201/108_2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/202/109_2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/203/110_2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/504/112_2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/505/113_2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/506/114_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/507/115_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/508/116_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/509/117_2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/510/118_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/511/119_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/512/120_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/513/121_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/514/122_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/671/128_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/672/131_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/673/132_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/674/133_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/675/134_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/676/135_2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/677/137_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/678/138_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/679/139_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/680/140_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/681/141_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/682/142_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/683/143_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/685/145_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/687/146_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/688/148_2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/689/149_2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/690/150_2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/691/151_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/692/152_2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/693/153_2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/694/154_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/695/155_2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/696/156_2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/698/req_157.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/699/req_158.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/700/req_159.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/701/req_160.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/702/req_161.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/703/req_162.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/704/req_163.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ipojuca.pe.leg.br/media/sapl/public/materialegislativa/2022/705/req_164.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>